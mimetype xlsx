--- v0 (2025-12-13)
+++ v1 (2026-09-23)
@@ -4,1070 +4,1304 @@
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Part" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="321" uniqueCount="321">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="399" uniqueCount="399">
   <si>
     <t>产品编号</t>
   </si>
   <si>
     <t>产品名称</t>
   </si>
   <si>
     <t>路径</t>
   </si>
   <si>
     <t>6150700322</t>
   </si>
   <si>
     <t>ELS8-COZbGEck-5-400</t>
   </si>
   <si>
-    <t>Spare Parts/ ELS8-400-P-DU-CO</t>
+    <t>Spare parts/ ELS8-400-P-DU-CO</t>
   </si>
   <si>
     <t>6150700254</t>
   </si>
   <si>
     <t>ELS8-COZ6SEcf-6-400</t>
   </si>
   <si>
     <t>6150700281</t>
   </si>
   <si>
     <t>ELS12-COZeSEcg-9-400</t>
   </si>
   <si>
-    <t>Spare Parts/ ELS12-400-P CCW-DU-CO</t>
+    <t>Spare parts/ ELS12-400-P CCW-DU-CO</t>
   </si>
   <si>
     <t>6150700282</t>
   </si>
   <si>
     <t>ELS8-COZbGEcn-5-400</t>
   </si>
   <si>
     <t>6150700304</t>
   </si>
   <si>
     <t>ELS8-COZ6SEcg-6-400</t>
   </si>
   <si>
     <t>6150700191</t>
   </si>
   <si>
     <t>ELS12-COZ6X4dH-9-570</t>
   </si>
   <si>
-    <t>Spare Parts/ ELS12-600P-DU-CO</t>
+    <t>Spare parts/ ELS12-600P-DU-CO</t>
   </si>
   <si>
     <t>6150700192</t>
   </si>
   <si>
     <t>ELS8-COZ6X4dG-6-400</t>
   </si>
   <si>
     <t>6150700193</t>
   </si>
   <si>
     <t>ELS8-COZ6X4fF-6-400</t>
   </si>
   <si>
     <t>6150700202</t>
   </si>
   <si>
     <t>ELS12-COZ6X4dG-9-570</t>
   </si>
   <si>
     <t>6150700331</t>
   </si>
   <si>
     <t>ELS8-COZbGEce-5-400</t>
   </si>
   <si>
     <t>6150700329</t>
   </si>
   <si>
     <t>ELS12-COZbGEbx-8-570</t>
   </si>
   <si>
     <t>6150700255</t>
   </si>
   <si>
     <t>ELS6-COZeSEbn-4-1000</t>
   </si>
   <si>
-    <t>Spare Parts/ ELS6-1000-P CCW-DU-CO</t>
+    <t>Spare parts/ ELS6-1000-P CCW-DU-CO</t>
   </si>
   <si>
     <t>6150700257</t>
   </si>
   <si>
     <t>ELS12-COZbGEbz-8-570</t>
   </si>
   <si>
     <t>6150700258</t>
   </si>
   <si>
     <t>ELS6-COZbGEby-4-1000</t>
   </si>
   <si>
-    <t>Spare Parts/ ELS6-1000-P-DU-CO</t>
+    <t>Spare parts/ ELS6-1000-P-DU-CO</t>
   </si>
   <si>
     <t>6150700259</t>
   </si>
   <si>
     <t>ELS8-COZbGEby-5-400</t>
   </si>
   <si>
     <t>6150700260</t>
   </si>
   <si>
     <t>ELS6-COZbGEe9-4-1000</t>
   </si>
   <si>
     <t>6150700332</t>
   </si>
   <si>
     <t>ELS12-COZeSEcn-9-400</t>
   </si>
   <si>
     <t>6150700280</t>
   </si>
   <si>
     <t>ELS8-COZ6SEeM-6-400</t>
   </si>
   <si>
+    <t>Spare parts/ ELS8-400-P4Q-DU</t>
+  </si>
+  <si>
+    <t>6150700306</t>
+  </si>
+  <si>
+    <t>ELS8-COZbGEbp-5-400</t>
+  </si>
+  <si>
+    <t>6150700305</t>
+  </si>
+  <si>
+    <t>ELS8-COZbGEcg-5-400</t>
+  </si>
+  <si>
+    <t>6150700307</t>
+  </si>
+  <si>
+    <t>ELS12-COEbGEcg-8-400</t>
+  </si>
+  <si>
+    <t>Spare parts/ ELS12-400-P4Q-CCW-DU</t>
+  </si>
+  <si>
+    <t>6150700352</t>
+  </si>
+  <si>
+    <t>ELS8-COEeSEcg-6-400</t>
+  </si>
+  <si>
+    <t>6150700277</t>
+  </si>
+  <si>
+    <t>ELS12-COZ6X4d4-9-570</t>
+  </si>
+  <si>
+    <t>Spare parts/ ELS12-600-P4Q-DU</t>
+  </si>
+  <si>
+    <t>6150700278</t>
+  </si>
+  <si>
+    <t>ELS8-COZ6X4d3-6-400</t>
+  </si>
+  <si>
+    <t>6150700283</t>
+  </si>
+  <si>
+    <t>ELS8-COZ6X4eJ-6-400</t>
+  </si>
+  <si>
+    <t>6150700330</t>
+  </si>
+  <si>
+    <t>ELS12-COZbGE2F-8-570</t>
+  </si>
+  <si>
+    <t>6150700353</t>
+  </si>
+  <si>
+    <t>ELS12-COEbK8bm-8-400</t>
+  </si>
+  <si>
+    <t>6150700361</t>
+  </si>
+  <si>
+    <t>ELC8-COZbGHZZ-5-400</t>
+  </si>
+  <si>
+    <t>Spare parts/ ELC8-400-P4Q-W-DU</t>
+  </si>
+  <si>
+    <t>6150700210</t>
+  </si>
+  <si>
+    <t>ELS8-COZ6X8fe-6-400</t>
+  </si>
+  <si>
+    <t>6150700211</t>
+  </si>
+  <si>
+    <t>ELS8-COZ6X8dG-6-400</t>
+  </si>
+  <si>
+    <t>6150700212</t>
+  </si>
+  <si>
+    <t>ELS8-COZ6X8dE-6-400</t>
+  </si>
+  <si>
+    <t>6150700209</t>
+  </si>
+  <si>
+    <t>ELS8-COZ6X8fg-6-400</t>
+  </si>
+  <si>
+    <t>6150700297</t>
+  </si>
+  <si>
+    <t>ELS8-COZ6X8d3-6-400</t>
+  </si>
+  <si>
+    <t>6150700298</t>
+  </si>
+  <si>
+    <t>ELS8-COZ6X8cZ-6-400</t>
+  </si>
+  <si>
+    <t>6150700276</t>
+  </si>
+  <si>
+    <t>ELS12-COZ6X7ZZ-9-570</t>
+  </si>
+  <si>
+    <t>6150700359</t>
+  </si>
+  <si>
+    <t>ELS12-COZeSEce-9-400</t>
+  </si>
+  <si>
+    <t>6150710437</t>
+  </si>
+  <si>
+    <t>ELS12-COZeSEcz-9-400</t>
+  </si>
+  <si>
+    <t>6150710423</t>
+  </si>
+  <si>
+    <t>ELS12-COZeX4cy-9-400</t>
+  </si>
+  <si>
+    <t>6150710421</t>
+  </si>
+  <si>
+    <t>ELS8-COZ6X4ce-6-400</t>
+  </si>
+  <si>
+    <t>6150710417</t>
+  </si>
+  <si>
+    <t>ELS12-COZ6SEcx-9-570</t>
+  </si>
+  <si>
+    <t>6150710418</t>
+  </si>
+  <si>
+    <t>ELS12-COZeSEcf-9-400</t>
+  </si>
+  <si>
+    <t>6150710427</t>
+  </si>
+  <si>
+    <t>ELS12-COZ6X8cu-9-570</t>
+  </si>
+  <si>
+    <t>6150710428</t>
+  </si>
+  <si>
+    <t>ELS12-COZ6SEcy-9-570</t>
+  </si>
+  <si>
+    <t>6150710429</t>
+  </si>
+  <si>
+    <t>ELS12-COZ6SEcu-9-570</t>
+  </si>
+  <si>
+    <t>6150710430</t>
+  </si>
+  <si>
+    <t>ELS12-COZeSEcu-9-400</t>
+  </si>
+  <si>
+    <t>6150710431</t>
+  </si>
+  <si>
+    <t>ELS12-COZeX8cu-9-400</t>
+  </si>
+  <si>
+    <t>6150710392</t>
+  </si>
+  <si>
+    <t>ELS6-COZeX4bz-4-1000</t>
+  </si>
+  <si>
+    <t>Spare parts/ ELS6-1000-P4Q-CCW-DU</t>
+  </si>
+  <si>
+    <t>6150710405</t>
+  </si>
+  <si>
+    <t>ELS8-COZdgEcf-6-400</t>
+  </si>
+  <si>
+    <t>6150710406</t>
+  </si>
+  <si>
+    <t>ELS8-COZdgEce-6-400</t>
+  </si>
+  <si>
+    <t>6150710408</t>
+  </si>
+  <si>
+    <t>ELS8-COEeX8ce-6-400</t>
+  </si>
+  <si>
+    <t>6150710409</t>
+  </si>
+  <si>
+    <t>ELS12-COZdm8cx-9-570</t>
+  </si>
+  <si>
+    <t>6150710401</t>
+  </si>
+  <si>
+    <t>ELS8-COZdgEch-6-400</t>
+  </si>
+  <si>
+    <t>6150700325</t>
+  </si>
+  <si>
+    <t>ELS8-COZbGEeM-5-400</t>
+  </si>
+  <si>
+    <t>6150700291</t>
+  </si>
+  <si>
+    <t>ELS12-COZ6X4d3-9-570</t>
+  </si>
+  <si>
+    <t>6150700256</t>
+  </si>
+  <si>
+    <t>ELS12-COZeSEbn-9-400</t>
+  </si>
+  <si>
+    <t>6150710404</t>
+  </si>
+  <si>
+    <t>ELS8-COZ6SEce-6-400</t>
+  </si>
+  <si>
+    <t>6150710422</t>
+  </si>
+  <si>
+    <t>ELS12-COZeSEcx-9-400</t>
+  </si>
+  <si>
+    <t>6150710414</t>
+  </si>
+  <si>
+    <t>ELS12-COZ6SHZZ-9-570</t>
+  </si>
+  <si>
+    <t>6150710443</t>
+  </si>
+  <si>
+    <t>ELS12-COZ6SE4k-9-570</t>
+  </si>
+  <si>
+    <t>6150710484</t>
+  </si>
+  <si>
+    <t>ELS12-COEbGEcy-8-400</t>
+  </si>
+  <si>
+    <t>6150710516</t>
+  </si>
+  <si>
+    <t>ELS12-COZbK8dE-8-570</t>
+  </si>
+  <si>
+    <t>6150710517</t>
+  </si>
+  <si>
+    <t>ELS12-COZbK8dE-8-400</t>
+  </si>
+  <si>
+    <t>Spare parts/ ELS12-400-P4Q-DU</t>
+  </si>
+  <si>
+    <t>6150710526</t>
+  </si>
+  <si>
+    <t>ELS8-COZbK4cg-5-400</t>
+  </si>
+  <si>
+    <t>6150710529</t>
+  </si>
+  <si>
+    <t>ELS8-COZbK4cn-5-400</t>
+  </si>
+  <si>
+    <t>6150710601</t>
+  </si>
+  <si>
+    <t>ELS12-COZ6SEcx-9-400</t>
+  </si>
+  <si>
+    <t>6150710569</t>
+  </si>
+  <si>
+    <t>ELS12-COZeSEby-9-400</t>
+  </si>
+  <si>
+    <t>6150710570</t>
+  </si>
+  <si>
+    <t>ELS12-COZeSEbc-9-400</t>
+  </si>
+  <si>
+    <t>6150710571</t>
+  </si>
+  <si>
+    <t>ELS12-COZeSEbG-9-400</t>
+  </si>
+  <si>
+    <t>6150710576</t>
+  </si>
+  <si>
+    <t>ELS12-COEbK7ZZ-8-400</t>
+  </si>
+  <si>
+    <t>6150710534</t>
+  </si>
+  <si>
+    <t>ELS8-COZbGHZZ-5-400</t>
+  </si>
+  <si>
+    <t>6150710586</t>
+  </si>
+  <si>
+    <t>ELS8-SFhM3ZZ-8-320</t>
+  </si>
+  <si>
+    <t>6150710587</t>
+  </si>
+  <si>
+    <t>ELS8-SFhLYgr-8-320</t>
+  </si>
+  <si>
+    <t>6150710623</t>
+  </si>
+  <si>
+    <t>ELS8-COZdm4ck-6-400</t>
+  </si>
+  <si>
+    <t>6150710624</t>
+  </si>
+  <si>
+    <t>ELS8-COZdm4dJ-6-400</t>
+  </si>
+  <si>
+    <t>6150710630</t>
+  </si>
+  <si>
+    <t>ELS12-COZbK8cy-8-400</t>
+  </si>
+  <si>
+    <t>6150710631</t>
+  </si>
+  <si>
+    <t>ELS12-COEbK8cx-8-400</t>
+  </si>
+  <si>
+    <t>6150710703</t>
+  </si>
+  <si>
+    <t>6150710706</t>
+  </si>
+  <si>
+    <t>ELS8-SFhLYfX-8-320</t>
+  </si>
+  <si>
+    <t>6150710707</t>
+  </si>
+  <si>
+    <t>6150710708</t>
+  </si>
+  <si>
+    <t>ELS12-SFhM3ZZ-12-456</t>
+  </si>
+  <si>
+    <t>6150710711</t>
+  </si>
+  <si>
+    <t>6150710712</t>
+  </si>
+  <si>
+    <t>ELC12-SFhM3ZZ-12-456</t>
+  </si>
+  <si>
+    <t>Spare parts/ ELC12-600-P4Q-W-DU</t>
+  </si>
+  <si>
+    <t>6150710721</t>
+  </si>
+  <si>
+    <t>ELS12-COE6SEfg-9-400</t>
+  </si>
+  <si>
+    <t>6150710725</t>
+  </si>
+  <si>
+    <t>ELS12-COE6SECm-9-400</t>
+  </si>
+  <si>
+    <t>6150710787</t>
+  </si>
+  <si>
+    <t>ELS8-SFhLYfS-8-320</t>
+  </si>
+  <si>
+    <t>6150710795</t>
+  </si>
+  <si>
+    <t>ELS12-COEeSEcx-9-570</t>
+  </si>
+  <si>
+    <t>6150710864</t>
+  </si>
+  <si>
+    <t>ELS12-CO3N69ZZ-9-400</t>
+  </si>
+  <si>
+    <t>6150710872</t>
+  </si>
+  <si>
+    <t>ELS12-COZ3H4cu-8-400</t>
+  </si>
+  <si>
+    <t>6150710873</t>
+  </si>
+  <si>
+    <t>ELS12-CO3N66Ar-9-400</t>
+  </si>
+  <si>
+    <t>6150710829</t>
+  </si>
+  <si>
+    <t>ELS8-COZ5h4cf-6-400</t>
+  </si>
+  <si>
+    <t>6150710846</t>
+  </si>
+  <si>
+    <t>ELS8-COZ3H43A-5-400</t>
+  </si>
+  <si>
+    <t>6150710847</t>
+  </si>
+  <si>
+    <t>ELS12-COZ3H7ZZ-8-570</t>
+  </si>
+  <si>
+    <t>6150710893</t>
+  </si>
+  <si>
+    <t>ELS6-COFLu6HL-4-1000</t>
+  </si>
+  <si>
+    <t>6150710894</t>
+  </si>
+  <si>
+    <t>ELS12-COFLu6HL-8-400</t>
+  </si>
+  <si>
+    <t>6150710895</t>
+  </si>
+  <si>
+    <t>ELS12-COZ5h4cu-9-400</t>
+  </si>
+  <si>
+    <t>6150710842</t>
+  </si>
+  <si>
+    <t>ELS12-COFMBZZZ-8-400</t>
+  </si>
+  <si>
+    <t>6150710782</t>
+  </si>
+  <si>
+    <t>ELS12-COE6SEmm-9-400</t>
+  </si>
+  <si>
+    <t>6150710785</t>
+  </si>
+  <si>
+    <t>ELS8-CO3MBZZZ-5-400</t>
+  </si>
+  <si>
+    <t>6150710911</t>
+  </si>
+  <si>
+    <t>ELS8-COZ5h4eM-6-400</t>
+  </si>
+  <si>
+    <t>6150710913</t>
+  </si>
+  <si>
+    <t>ELS12-CO3nMZZZ-8-527</t>
+  </si>
+  <si>
+    <t>6150700360</t>
+  </si>
+  <si>
+    <t>ELC8-COZbHCbp-5-400</t>
+  </si>
+  <si>
+    <t>6150700373</t>
+  </si>
+  <si>
+    <t>ELS8-COZ6SEfg-6-400</t>
+  </si>
+  <si>
+    <t>6150710863</t>
+  </si>
+  <si>
+    <t>6150710862</t>
+  </si>
+  <si>
+    <t>ELS8-CO3N69ZZ-6-400</t>
+  </si>
+  <si>
+    <t>6150710854</t>
+  </si>
+  <si>
+    <t>ELS12-COFLu6GY-8-400</t>
+  </si>
+  <si>
+    <t>6150710855</t>
+  </si>
+  <si>
+    <t>ELS8-CO3Lu9ZZ-5-400</t>
+  </si>
+  <si>
+    <t>6150710869</t>
+  </si>
+  <si>
+    <t>6150710924</t>
+  </si>
+  <si>
+    <t>ELS12-COZa74ce-9-400</t>
+  </si>
+  <si>
+    <t>6150710925</t>
+  </si>
+  <si>
+    <t>ELS12-COZa74dE-9-400</t>
+  </si>
+  <si>
+    <t>6150710930</t>
+  </si>
+  <si>
+    <t>ELS8-COZ5h4dH-6-400</t>
+  </si>
+  <si>
+    <t>6150710936</t>
+  </si>
+  <si>
+    <t>6150710923</t>
+  </si>
+  <si>
+    <t>ELS12-COZa74cu-9-400</t>
+  </si>
+  <si>
+    <t>Spare Parts/ ELS12-400-P4Q-CCW-DU</t>
+  </si>
+  <si>
+    <t>6150710461</t>
+  </si>
+  <si>
+    <t>ELS8-COZbGEbq-5-400</t>
+  </si>
+  <si>
     <t>Spare Parts/ ELS8-400-P4Q-DU</t>
   </si>
   <si>
-    <t>6150700306</t>
-[...29 lines deleted...]
-    <t>ELS12-COZ6X4d4-9-570</t>
+    <t>6150700381</t>
+  </si>
+  <si>
+    <t>ELS8-SFmbUfR-8-320</t>
+  </si>
+  <si>
+    <t>6150700385</t>
+  </si>
+  <si>
+    <t>ELS12-SFmbUgb-12-320</t>
+  </si>
+  <si>
+    <t>Spare Parts/ ELS12-400-P4Q-DU</t>
+  </si>
+  <si>
+    <t>6150710957</t>
+  </si>
+  <si>
+    <t>ELS12-COZ5h4dH-9-400</t>
+  </si>
+  <si>
+    <t>6150711013</t>
+  </si>
+  <si>
+    <t>ELS8-COZ3H4ce-5-400</t>
+  </si>
+  <si>
+    <t>6150711008</t>
+  </si>
+  <si>
+    <t>ELS12-COFmJ2NS-8-370</t>
+  </si>
+  <si>
+    <t>6150711012</t>
+  </si>
+  <si>
+    <t>ELS12-COZ6X4cu-9-570</t>
+  </si>
+  <si>
+    <t>6150700326</t>
+  </si>
+  <si>
+    <t>ELS8-SFhLYfZ-8-320</t>
+  </si>
+  <si>
+    <t>6150700340</t>
+  </si>
+  <si>
+    <t>6150700343</t>
+  </si>
+  <si>
+    <t>ELS12-SFhLYgb-12-456</t>
+  </si>
+  <si>
+    <t>6150711018</t>
+  </si>
+  <si>
+    <t>ELS12-COZ5h7ZZ-9-400</t>
+  </si>
+  <si>
+    <t>6150711024</t>
+  </si>
+  <si>
+    <t>ELS8-SFhLYgf-8-320</t>
+  </si>
+  <si>
+    <t>6150711025</t>
+  </si>
+  <si>
+    <t>6150711026</t>
+  </si>
+  <si>
+    <t>ELS8-SFhLYG2-8-320</t>
+  </si>
+  <si>
+    <t>6150711034</t>
+  </si>
+  <si>
+    <t>ELS12-COZxBUMN-9-400</t>
+  </si>
+  <si>
+    <t>6150711036</t>
+  </si>
+  <si>
+    <t>ELS12-COZ6X4cs-9-400</t>
+  </si>
+  <si>
+    <t>6150711037</t>
+  </si>
+  <si>
+    <t>ELS12-COZ6X4eY-9-400</t>
+  </si>
+  <si>
+    <t>6150711038</t>
+  </si>
+  <si>
+    <t>ELS12-COZ6X4cg-9-400</t>
+  </si>
+  <si>
+    <t>6150711046</t>
+  </si>
+  <si>
+    <t>ELS12-CO3N5ZZZ-9-570</t>
+  </si>
+  <si>
+    <t>6150711051</t>
+  </si>
+  <si>
+    <t>ELS12-COZa74cx-9-400</t>
+  </si>
+  <si>
+    <t>6150711061</t>
+  </si>
+  <si>
+    <t>ELS12-COZa74cg-9-400</t>
+  </si>
+  <si>
+    <t>6150711062</t>
+  </si>
+  <si>
+    <t>ELS8-SFhLYgt-8-320</t>
+  </si>
+  <si>
+    <t>6150711022</t>
+  </si>
+  <si>
+    <t>ELS12-CO3N5UNd-9-400</t>
+  </si>
+  <si>
+    <t>6150710532</t>
+  </si>
+  <si>
+    <t>ELS8-COZbGE4H-5-400</t>
+  </si>
+  <si>
+    <t>6150710598</t>
+  </si>
+  <si>
+    <t>ELS12-COZeTCbc-9-400</t>
+  </si>
+  <si>
+    <t>6150711101</t>
+  </si>
+  <si>
+    <t>ELS12-COE5h4dE-9-400</t>
+  </si>
+  <si>
+    <t>6150711092</t>
+  </si>
+  <si>
+    <t>6150711110</t>
+  </si>
+  <si>
+    <t>ELS8-COZ5h4cm-6-400</t>
+  </si>
+  <si>
+    <t>6150711111</t>
+  </si>
+  <si>
+    <t>ELS8-COZ5h4by-6-400</t>
+  </si>
+  <si>
+    <t>6150711114</t>
+  </si>
+  <si>
+    <t>ELS8-COZ5h4cn-6-400</t>
+  </si>
+  <si>
+    <t>6150711115</t>
+  </si>
+  <si>
+    <t>ELS8-COZ5h4bz-6-400</t>
+  </si>
+  <si>
+    <t>6150711116</t>
+  </si>
+  <si>
+    <t>ELS8-COZ5h4cg-6-400</t>
+  </si>
+  <si>
+    <t>6150711119</t>
+  </si>
+  <si>
+    <t>ELS8-COZ3H4cn-5-400</t>
+  </si>
+  <si>
+    <t>6150711120</t>
+  </si>
+  <si>
+    <t>ELS12-COZ3H4bz-8-570</t>
+  </si>
+  <si>
+    <t>6150711121</t>
+  </si>
+  <si>
+    <t>ELS8-COZ3H4cg-5-400</t>
+  </si>
+  <si>
+    <t>6150711035</t>
+  </si>
+  <si>
+    <t>ELS12-COZxBZZZ-9-400</t>
+  </si>
+  <si>
+    <t>6150711174</t>
+  </si>
+  <si>
+    <t>ELS8-COZ5h4bD-6-400</t>
+  </si>
+  <si>
+    <t>6150711185</t>
+  </si>
+  <si>
+    <t>ELS12-COZ5h4bh-9-400</t>
+  </si>
+  <si>
+    <t>6150711187</t>
+  </si>
+  <si>
+    <t>ELS12-COZ5h4bB-9-400</t>
+  </si>
+  <si>
+    <t>6150711197</t>
+  </si>
+  <si>
+    <t>ELS8-SFhLYgu-8-320</t>
+  </si>
+  <si>
+    <t>6150711198</t>
+  </si>
+  <si>
+    <t>ELS8-SFhLYfY-8-320</t>
+  </si>
+  <si>
+    <t>6150711199</t>
+  </si>
+  <si>
+    <t>ELS8-CO3Lu6Q2-5-400</t>
+  </si>
+  <si>
+    <t>6150711200</t>
+  </si>
+  <si>
+    <t>ELS8-SFhLYgs-8-320</t>
+  </si>
+  <si>
+    <t>6150711201</t>
+  </si>
+  <si>
+    <t>ELS8-SFhLYQ7-8-320</t>
+  </si>
+  <si>
+    <t>6150711204</t>
+  </si>
+  <si>
+    <t>ELS12-SFhM3ZZ-12-320</t>
+  </si>
+  <si>
+    <t>6150711215</t>
+  </si>
+  <si>
+    <t>ELS12-CO3N66L4-9-400</t>
+  </si>
+  <si>
+    <t>6150711219</t>
+  </si>
+  <si>
+    <t>ELS8-COZ934cf-6-400</t>
+  </si>
+  <si>
+    <t>6150711220</t>
+  </si>
+  <si>
+    <t>ELS8-COZ934dF-6-400</t>
+  </si>
+  <si>
+    <t>6150711224</t>
+  </si>
+  <si>
+    <t>ELS12-COZeTC4u-9-400</t>
+  </si>
+  <si>
+    <t>6150711225</t>
+  </si>
+  <si>
+    <t>ELS12-COZdhC4u-9-570</t>
   </si>
   <si>
     <t>Spare Parts/ ELS12-600-P4Q-DU</t>
   </si>
   <si>
-    <t>6150700278</t>
-[...26 lines deleted...]
-    <t>ELC8-COZbGHZZ-5-400</t>
+    <t>6150711243</t>
+  </si>
+  <si>
+    <t>ELC8-SFhLYGP-8-320</t>
   </si>
   <si>
     <t>Spare Parts/ ELC8-400-P4Q-W-DU</t>
   </si>
   <si>
-    <t>6150700210</t>
-[...110 lines deleted...]
-    <t>ELS6-COZeX4bz-4-1000</t>
+    <t>6150711244</t>
+  </si>
+  <si>
+    <t>ELC8-SFhLYfS-8-320</t>
+  </si>
+  <si>
+    <t>6150711249</t>
+  </si>
+  <si>
+    <t>ELS6-COZa74bp-4-1000</t>
   </si>
   <si>
     <t>Spare Parts/ ELS6-1000-P4Q-CCW-DU</t>
   </si>
   <si>
-    <t>6150710405</t>
-[...233 lines deleted...]
-    <t>ELS12-CO3N69ZZ-9-400</t>
+    <t>6150711250</t>
+  </si>
+  <si>
+    <t>ELS6-COZa74bq-4-1000</t>
+  </si>
+  <si>
+    <t>6150711251</t>
+  </si>
+  <si>
+    <t>ELS8-COZ5P526-6-400</t>
+  </si>
+  <si>
+    <t>6150711255</t>
+  </si>
+  <si>
+    <t>ELS8-COZ6X8bq-6-400</t>
+  </si>
+  <si>
+    <t>6150711258</t>
+  </si>
+  <si>
+    <t>ELS8-COZ5h4mm-6-400</t>
+  </si>
+  <si>
+    <t>6150711259</t>
+  </si>
+  <si>
+    <t>ELS8-SFhLYRX-8-320</t>
   </si>
   <si>
     <t>6150710790</t>
   </si>
   <si>
-    <t>ELS8-CO3MBZZZ-5-400</t>
-[...398 lines deleted...]
-    <t>ELS12-SFhM3ZZ-12-320</t>
+    <t>6150711288</t>
+  </si>
+  <si>
+    <t>ELS12-SFhLYgz-12-320</t>
+  </si>
+  <si>
+    <t>6150711317</t>
+  </si>
+  <si>
+    <t>ELS12-COZeSEqd-9-400</t>
+  </si>
+  <si>
+    <t>6150711329</t>
+  </si>
+  <si>
+    <t>ELS8-COZbK4cf-5-400</t>
+  </si>
+  <si>
+    <t>6150711334</t>
+  </si>
+  <si>
+    <t>ELS12-COZbHCck-8-570</t>
+  </si>
+  <si>
+    <t>6150711335</t>
+  </si>
+  <si>
+    <t>ELS12-COZbHCdJ-8-570</t>
+  </si>
+  <si>
+    <t>6150711339</t>
+  </si>
+  <si>
+    <t>ELS8-COZ6TCcf-6-400</t>
+  </si>
+  <si>
+    <t>6150711353</t>
+  </si>
+  <si>
+    <t>ELS8-COZ6X4cf-6-400</t>
+  </si>
+  <si>
+    <t>6150711354</t>
+  </si>
+  <si>
+    <t>ELS8-CO3N5UAA-6-400</t>
+  </si>
+  <si>
+    <t>6150711386</t>
+  </si>
+  <si>
+    <t>ELS8-CO3N5UJP-6-400</t>
+  </si>
+  <si>
+    <t>6150711388</t>
+  </si>
+  <si>
+    <t>ELS8-COZ6SEe4-6-400</t>
+  </si>
+  <si>
+    <t>6150711390</t>
+  </si>
+  <si>
+    <t>ELS12-COZ6SEu6-9-570</t>
+  </si>
+  <si>
+    <t>6150711391</t>
+  </si>
+  <si>
+    <t>ELS12-CO3N5UJP-9-570</t>
+  </si>
+  <si>
+    <t>6150711392</t>
+  </si>
+  <si>
+    <t>ELS8-COZ6X4cg-6-400</t>
+  </si>
+  <si>
+    <t>6150711404</t>
+  </si>
+  <si>
+    <t>ELS12-COZZZsy3-9-570</t>
+  </si>
+  <si>
+    <t>6150711421</t>
+  </si>
+  <si>
+    <t>ELS8-CO3N7ULU-6-765</t>
+  </si>
+  <si>
+    <t>Spare parts/ ELS8-800-P4Q-DU</t>
+  </si>
+  <si>
+    <t>6150711432</t>
+  </si>
+  <si>
+    <t>ELS6-COZ6SHZZ-4-1000</t>
+  </si>
+  <si>
+    <t>Spare parts/ ELS6-1000-P4Q-DU</t>
+  </si>
+  <si>
+    <t>6150711436</t>
+  </si>
+  <si>
+    <t>ELS12-COZbK45m-8-400</t>
+  </si>
+  <si>
+    <t>6150711448</t>
+  </si>
+  <si>
+    <t>ELS8-COZ6SEQ5-6-400</t>
+  </si>
+  <si>
+    <t>6150711465</t>
+  </si>
+  <si>
+    <t>ELS8-CO3N5UMT-6-400</t>
+  </si>
+  <si>
+    <t>6150711466</t>
+  </si>
+  <si>
+    <t>ELS12-CO3N5UMU-9-400</t>
+  </si>
+  <si>
+    <t>6150711467</t>
+  </si>
+  <si>
+    <t>ELS12-COZ6SEcf-9-400</t>
+  </si>
+  <si>
+    <t>6150711468</t>
+  </si>
+  <si>
+    <t>ELS8-COZ6SEbn-6-400</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:C159"/>
+  <dimension ref="A1:C194"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="12.3492660522461" customWidth="1"/>
-    <col min="2" max="2" width="23.2326354980469" customWidth="1"/>
-    <col min="3" max="3" width="34.8567047119141" customWidth="1"/>
+    <col min="2" max="2" width="23.6848297119141" customWidth="1"/>
+    <col min="3" max="3" width="34.8751182556152" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>3</v>
       </c>
       <c r="B2" s="0" t="s">
         <v>4</v>
       </c>
       <c r="C2" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="3">
@@ -2002,802 +2236,1187 @@
         <v>183</v>
       </c>
       <c r="C87" s="0" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="88">
       <c r="A88" s="0" t="s">
         <v>184</v>
       </c>
       <c r="B88" s="0" t="s">
         <v>185</v>
       </c>
       <c r="C88" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="89">
       <c r="A89" s="0" t="s">
         <v>186</v>
       </c>
       <c r="B89" s="0" t="s">
         <v>187</v>
       </c>
       <c r="C89" s="0" t="s">
-        <v>44</v>
+        <v>137</v>
       </c>
     </row>
     <row r="90">
       <c r="A90" s="0" t="s">
         <v>188</v>
       </c>
       <c r="B90" s="0" t="s">
         <v>189</v>
       </c>
       <c r="C90" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="91">
       <c r="A91" s="0" t="s">
         <v>190</v>
       </c>
       <c r="B91" s="0" t="s">
         <v>191</v>
       </c>
       <c r="C91" s="0" t="s">
-        <v>137</v>
+        <v>44</v>
       </c>
     </row>
     <row r="92">
       <c r="A92" s="0" t="s">
         <v>192</v>
       </c>
       <c r="B92" s="0" t="s">
         <v>193</v>
       </c>
       <c r="C92" s="0" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="93">
       <c r="A93" s="0" t="s">
         <v>194</v>
       </c>
       <c r="B93" s="0" t="s">
         <v>195</v>
       </c>
       <c r="C93" s="0" t="s">
-        <v>44</v>
+        <v>56</v>
       </c>
     </row>
     <row r="94">
       <c r="A94" s="0" t="s">
         <v>196</v>
       </c>
       <c r="B94" s="0" t="s">
         <v>197</v>
       </c>
       <c r="C94" s="0" t="s">
-        <v>56</v>
+        <v>106</v>
       </c>
     </row>
     <row r="95">
       <c r="A95" s="0" t="s">
         <v>198</v>
       </c>
       <c r="B95" s="0" t="s">
         <v>199</v>
       </c>
       <c r="C95" s="0" t="s">
-        <v>106</v>
+        <v>51</v>
       </c>
     </row>
     <row r="96">
       <c r="A96" s="0" t="s">
         <v>200</v>
       </c>
       <c r="B96" s="0" t="s">
         <v>201</v>
       </c>
       <c r="C96" s="0" t="s">
-        <v>51</v>
+        <v>137</v>
       </c>
     </row>
     <row r="97">
       <c r="A97" s="0" t="s">
         <v>202</v>
       </c>
       <c r="B97" s="0" t="s">
         <v>203</v>
       </c>
       <c r="C97" s="0" t="s">
-        <v>137</v>
+        <v>51</v>
       </c>
     </row>
     <row r="98">
       <c r="A98" s="0" t="s">
         <v>204</v>
       </c>
       <c r="B98" s="0" t="s">
         <v>205</v>
       </c>
       <c r="C98" s="0" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="99">
       <c r="A99" s="0" t="s">
         <v>206</v>
       </c>
       <c r="B99" s="0" t="s">
         <v>207</v>
       </c>
       <c r="C99" s="0" t="s">
-        <v>51</v>
+        <v>44</v>
       </c>
     </row>
     <row r="100">
       <c r="A100" s="0" t="s">
         <v>208</v>
       </c>
       <c r="B100" s="0" t="s">
-        <v>187</v>
+        <v>209</v>
       </c>
       <c r="C100" s="0" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="101">
       <c r="A101" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="B101" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="C101" s="0" t="s">
-        <v>44</v>
+        <v>56</v>
       </c>
     </row>
     <row r="102">
       <c r="A102" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="B102" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="C102" s="0" t="s">
-        <v>56</v>
+        <v>67</v>
       </c>
     </row>
     <row r="103">
       <c r="A103" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="B103" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="C103" s="0" t="s">
-        <v>67</v>
+        <v>44</v>
       </c>
     </row>
     <row r="104">
       <c r="A104" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="B104" s="0" t="s">
-        <v>216</v>
+        <v>185</v>
       </c>
       <c r="C104" s="0" t="s">
-        <v>44</v>
+        <v>137</v>
       </c>
     </row>
     <row r="105">
       <c r="A105" s="0" t="s">
         <v>217</v>
       </c>
       <c r="B105" s="0" t="s">
-        <v>185</v>
+        <v>218</v>
       </c>
       <c r="C105" s="0" t="s">
-        <v>137</v>
+        <v>44</v>
       </c>
     </row>
     <row r="106">
       <c r="A106" s="0" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="B106" s="0" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="C106" s="0" t="s">
-        <v>44</v>
+        <v>51</v>
       </c>
     </row>
     <row r="107">
       <c r="A107" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="B107" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="C107" s="0" t="s">
-        <v>51</v>
+        <v>44</v>
       </c>
     </row>
     <row r="108">
       <c r="A108" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="B108" s="0" t="s">
-        <v>223</v>
+        <v>155</v>
       </c>
       <c r="C108" s="0" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="109">
       <c r="A109" s="0" t="s">
         <v>224</v>
       </c>
       <c r="B109" s="0" t="s">
-        <v>155</v>
+        <v>225</v>
       </c>
       <c r="C109" s="0" t="s">
-        <v>44</v>
+        <v>51</v>
       </c>
     </row>
     <row r="110">
       <c r="A110" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="B110" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="C110" s="0" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="111">
       <c r="A111" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="B111" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="C111" s="0" t="s">
-        <v>51</v>
+        <v>44</v>
       </c>
     </row>
     <row r="112">
       <c r="A112" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="B112" s="0" t="s">
-        <v>230</v>
+        <v>155</v>
       </c>
       <c r="C112" s="0" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="113">
       <c r="A113" s="0" t="s">
         <v>231</v>
       </c>
       <c r="B113" s="0" t="s">
-        <v>155</v>
+        <v>232</v>
       </c>
       <c r="C113" s="0" t="s">
-        <v>44</v>
+        <v>233</v>
       </c>
     </row>
     <row r="114">
       <c r="A114" s="0" t="s">
-        <v>232</v>
+        <v>234</v>
       </c>
       <c r="B114" s="0" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
       <c r="C114" s="0" t="s">
-        <v>51</v>
+        <v>236</v>
       </c>
     </row>
     <row r="115">
       <c r="A115" s="0" t="s">
-        <v>234</v>
+        <v>237</v>
       </c>
       <c r="B115" s="0" t="s">
-        <v>235</v>
+        <v>238</v>
       </c>
       <c r="C115" s="0" t="s">
-        <v>44</v>
+        <v>236</v>
       </c>
     </row>
     <row r="116">
       <c r="A116" s="0" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="B116" s="0" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="C116" s="0" t="s">
-        <v>44</v>
+        <v>241</v>
       </c>
     </row>
     <row r="117">
       <c r="A117" s="0" t="s">
-        <v>238</v>
+        <v>242</v>
       </c>
       <c r="B117" s="0" t="s">
-        <v>239</v>
+        <v>243</v>
       </c>
       <c r="C117" s="0" t="s">
-        <v>137</v>
+        <v>241</v>
       </c>
     </row>
     <row r="118">
       <c r="A118" s="0" t="s">
-        <v>240</v>
+        <v>244</v>
       </c>
       <c r="B118" s="0" t="s">
-        <v>241</v>
+        <v>245</v>
       </c>
       <c r="C118" s="0" t="s">
-        <v>137</v>
+        <v>44</v>
       </c>
     </row>
     <row r="119">
       <c r="A119" s="0" t="s">
-        <v>242</v>
+        <v>246</v>
       </c>
       <c r="B119" s="0" t="s">
-        <v>243</v>
+        <v>247</v>
       </c>
       <c r="C119" s="0" t="s">
-        <v>44</v>
+        <v>51</v>
       </c>
     </row>
     <row r="120">
       <c r="A120" s="0" t="s">
-        <v>244</v>
+        <v>248</v>
       </c>
       <c r="B120" s="0" t="s">
-        <v>245</v>
+        <v>249</v>
       </c>
       <c r="C120" s="0" t="s">
-        <v>51</v>
+        <v>56</v>
       </c>
     </row>
     <row r="121">
       <c r="A121" s="0" t="s">
-        <v>246</v>
+        <v>250</v>
       </c>
       <c r="B121" s="0" t="s">
-        <v>247</v>
+        <v>251</v>
       </c>
       <c r="C121" s="0" t="s">
-        <v>56</v>
+        <v>44</v>
       </c>
     </row>
     <row r="122">
       <c r="A122" s="0" t="s">
-        <v>248</v>
+        <v>252</v>
       </c>
       <c r="B122" s="0" t="s">
-        <v>249</v>
+        <v>168</v>
       </c>
       <c r="C122" s="0" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="123">
       <c r="A123" s="0" t="s">
-        <v>250</v>
+        <v>253</v>
       </c>
       <c r="B123" s="0" t="s">
-        <v>168</v>
+        <v>254</v>
       </c>
       <c r="C123" s="0" t="s">
-        <v>44</v>
+        <v>56</v>
       </c>
     </row>
     <row r="124">
       <c r="A124" s="0" t="s">
-        <v>251</v>
+        <v>255</v>
       </c>
       <c r="B124" s="0" t="s">
-        <v>252</v>
+        <v>256</v>
       </c>
       <c r="C124" s="0" t="s">
-        <v>56</v>
+        <v>137</v>
       </c>
     </row>
     <row r="125">
       <c r="A125" s="0" t="s">
-        <v>253</v>
+        <v>257</v>
       </c>
       <c r="B125" s="0" t="s">
-        <v>254</v>
+        <v>258</v>
       </c>
       <c r="C125" s="0" t="s">
-        <v>137</v>
+        <v>44</v>
       </c>
     </row>
     <row r="126">
       <c r="A126" s="0" t="s">
-        <v>255</v>
+        <v>259</v>
       </c>
       <c r="B126" s="0" t="s">
-        <v>256</v>
+        <v>168</v>
       </c>
       <c r="C126" s="0" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="127">
       <c r="A127" s="0" t="s">
-        <v>257</v>
+        <v>260</v>
       </c>
       <c r="B127" s="0" t="s">
-        <v>168</v>
+        <v>261</v>
       </c>
       <c r="C127" s="0" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="128">
       <c r="A128" s="0" t="s">
-        <v>258</v>
+        <v>262</v>
       </c>
       <c r="B128" s="0" t="s">
-        <v>259</v>
+        <v>263</v>
       </c>
       <c r="C128" s="0" t="s">
-        <v>44</v>
+        <v>51</v>
       </c>
     </row>
     <row r="129">
       <c r="A129" s="0" t="s">
-        <v>260</v>
+        <v>264</v>
       </c>
       <c r="B129" s="0" t="s">
-        <v>261</v>
+        <v>265</v>
       </c>
       <c r="C129" s="0" t="s">
-        <v>51</v>
+        <v>137</v>
       </c>
     </row>
     <row r="130">
       <c r="A130" s="0" t="s">
-        <v>262</v>
+        <v>266</v>
       </c>
       <c r="B130" s="0" t="s">
-        <v>263</v>
+        <v>267</v>
       </c>
       <c r="C130" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="131">
       <c r="A131" s="0" t="s">
-        <v>264</v>
+        <v>268</v>
       </c>
       <c r="B131" s="0" t="s">
-        <v>265</v>
+        <v>269</v>
       </c>
       <c r="C131" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="132">
       <c r="A132" s="0" t="s">
-        <v>266</v>
+        <v>270</v>
       </c>
       <c r="B132" s="0" t="s">
-        <v>267</v>
+        <v>271</v>
       </c>
       <c r="C132" s="0" t="s">
-        <v>137</v>
+        <v>56</v>
       </c>
     </row>
     <row r="133">
       <c r="A133" s="0" t="s">
-        <v>268</v>
+        <v>272</v>
       </c>
       <c r="B133" s="0" t="s">
-        <v>269</v>
+        <v>273</v>
       </c>
       <c r="C133" s="0" t="s">
-        <v>56</v>
+        <v>51</v>
       </c>
     </row>
     <row r="134">
       <c r="A134" s="0" t="s">
-        <v>270</v>
+        <v>274</v>
       </c>
       <c r="B134" s="0" t="s">
-        <v>271</v>
+        <v>275</v>
       </c>
       <c r="C134" s="0" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="135">
       <c r="A135" s="0" t="s">
-        <v>272</v>
+        <v>276</v>
       </c>
       <c r="B135" s="0" t="s">
-        <v>273</v>
+        <v>277</v>
       </c>
       <c r="C135" s="0" t="s">
-        <v>51</v>
+        <v>44</v>
       </c>
     </row>
     <row r="136">
       <c r="A136" s="0" t="s">
-        <v>274</v>
+        <v>278</v>
       </c>
       <c r="B136" s="0" t="s">
-        <v>275</v>
+        <v>279</v>
       </c>
       <c r="C136" s="0" t="s">
-        <v>44</v>
+        <v>137</v>
       </c>
     </row>
     <row r="137">
       <c r="A137" s="0" t="s">
-        <v>276</v>
+        <v>280</v>
       </c>
       <c r="B137" s="0" t="s">
-        <v>277</v>
+        <v>281</v>
       </c>
       <c r="C137" s="0" t="s">
-        <v>137</v>
+        <v>44</v>
       </c>
     </row>
     <row r="138">
       <c r="A138" s="0" t="s">
-        <v>278</v>
+        <v>282</v>
       </c>
       <c r="B138" s="0" t="s">
-        <v>279</v>
+        <v>283</v>
       </c>
       <c r="C138" s="0" t="s">
-        <v>44</v>
+        <v>51</v>
       </c>
     </row>
     <row r="139">
       <c r="A139" s="0" t="s">
-        <v>280</v>
+        <v>284</v>
       </c>
       <c r="B139" s="0" t="s">
-        <v>281</v>
+        <v>285</v>
       </c>
       <c r="C139" s="0" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="140">
       <c r="A140" s="0" t="s">
-        <v>282</v>
+        <v>286</v>
       </c>
       <c r="B140" s="0" t="s">
-        <v>283</v>
+        <v>185</v>
       </c>
       <c r="C140" s="0" t="s">
-        <v>51</v>
+        <v>137</v>
       </c>
     </row>
     <row r="141">
       <c r="A141" s="0" t="s">
-        <v>284</v>
+        <v>287</v>
       </c>
       <c r="B141" s="0" t="s">
-        <v>185</v>
+        <v>288</v>
       </c>
       <c r="C141" s="0" t="s">
-        <v>137</v>
+        <v>44</v>
       </c>
     </row>
     <row r="142">
       <c r="A142" s="0" t="s">
-        <v>285</v>
+        <v>289</v>
       </c>
       <c r="B142" s="0" t="s">
-        <v>286</v>
+        <v>290</v>
       </c>
       <c r="C142" s="0" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="143">
       <c r="A143" s="0" t="s">
-        <v>287</v>
+        <v>291</v>
       </c>
       <c r="B143" s="0" t="s">
-        <v>288</v>
+        <v>292</v>
       </c>
       <c r="C143" s="0" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="144">
       <c r="A144" s="0" t="s">
-        <v>289</v>
+        <v>293</v>
       </c>
       <c r="B144" s="0" t="s">
-        <v>290</v>
+        <v>294</v>
       </c>
       <c r="C144" s="0" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="145">
       <c r="A145" s="0" t="s">
-        <v>291</v>
+        <v>295</v>
       </c>
       <c r="B145" s="0" t="s">
-        <v>292</v>
+        <v>296</v>
       </c>
       <c r="C145" s="0" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="146">
       <c r="A146" s="0" t="s">
-        <v>293</v>
+        <v>297</v>
       </c>
       <c r="B146" s="0" t="s">
-        <v>294</v>
+        <v>298</v>
       </c>
       <c r="C146" s="0" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="147">
       <c r="A147" s="0" t="s">
-        <v>295</v>
+        <v>299</v>
       </c>
       <c r="B147" s="0" t="s">
-        <v>296</v>
+        <v>300</v>
       </c>
       <c r="C147" s="0" t="s">
-        <v>44</v>
+        <v>56</v>
       </c>
     </row>
     <row r="148">
       <c r="A148" s="0" t="s">
-        <v>297</v>
+        <v>301</v>
       </c>
       <c r="B148" s="0" t="s">
-        <v>298</v>
+        <v>302</v>
       </c>
       <c r="C148" s="0" t="s">
-        <v>56</v>
+        <v>44</v>
       </c>
     </row>
     <row r="149">
       <c r="A149" s="0" t="s">
-        <v>299</v>
+        <v>303</v>
       </c>
       <c r="B149" s="0" t="s">
-        <v>300</v>
+        <v>304</v>
       </c>
       <c r="C149" s="0" t="s">
-        <v>44</v>
+        <v>51</v>
       </c>
     </row>
     <row r="150">
       <c r="A150" s="0" t="s">
-        <v>301</v>
+        <v>305</v>
       </c>
       <c r="B150" s="0" t="s">
-        <v>302</v>
+        <v>306</v>
       </c>
       <c r="C150" s="0" t="s">
-        <v>51</v>
+        <v>44</v>
       </c>
     </row>
     <row r="151">
       <c r="A151" s="0" t="s">
-        <v>303</v>
+        <v>307</v>
       </c>
       <c r="B151" s="0" t="s">
-        <v>304</v>
+        <v>308</v>
       </c>
       <c r="C151" s="0" t="s">
-        <v>44</v>
+        <v>241</v>
       </c>
     </row>
     <row r="152">
       <c r="A152" s="0" t="s">
-        <v>305</v>
+        <v>309</v>
       </c>
       <c r="B152" s="0" t="s">
-        <v>306</v>
+        <v>310</v>
       </c>
       <c r="C152" s="0" t="s">
-        <v>137</v>
+        <v>241</v>
       </c>
     </row>
     <row r="153">
       <c r="A153" s="0" t="s">
-        <v>307</v>
+        <v>311</v>
       </c>
       <c r="B153" s="0" t="s">
-        <v>308</v>
+        <v>312</v>
       </c>
       <c r="C153" s="0" t="s">
-        <v>137</v>
+        <v>236</v>
       </c>
     </row>
     <row r="154">
       <c r="A154" s="0" t="s">
-        <v>309</v>
+        <v>313</v>
       </c>
       <c r="B154" s="0" t="s">
-        <v>310</v>
+        <v>314</v>
       </c>
       <c r="C154" s="0" t="s">
-        <v>44</v>
+        <v>236</v>
       </c>
     </row>
     <row r="155">
       <c r="A155" s="0" t="s">
-        <v>311</v>
+        <v>315</v>
       </c>
       <c r="B155" s="0" t="s">
-        <v>312</v>
+        <v>316</v>
       </c>
       <c r="C155" s="0" t="s">
-        <v>44</v>
+        <v>236</v>
       </c>
     </row>
     <row r="156">
       <c r="A156" s="0" t="s">
-        <v>313</v>
+        <v>317</v>
       </c>
       <c r="B156" s="0" t="s">
-        <v>314</v>
+        <v>318</v>
       </c>
       <c r="C156" s="0" t="s">
-        <v>44</v>
+        <v>236</v>
       </c>
     </row>
     <row r="157">
       <c r="A157" s="0" t="s">
-        <v>315</v>
+        <v>319</v>
       </c>
       <c r="B157" s="0" t="s">
-        <v>316</v>
+        <v>320</v>
       </c>
       <c r="C157" s="0" t="s">
-        <v>44</v>
+        <v>236</v>
       </c>
     </row>
     <row r="158">
       <c r="A158" s="0" t="s">
-        <v>317</v>
+        <v>321</v>
       </c>
       <c r="B158" s="0" t="s">
-        <v>318</v>
+        <v>322</v>
       </c>
       <c r="C158" s="0" t="s">
-        <v>44</v>
+        <v>241</v>
       </c>
     </row>
     <row r="159">
       <c r="A159" s="0" t="s">
-        <v>319</v>
+        <v>323</v>
       </c>
       <c r="B159" s="0" t="s">
-        <v>320</v>
+        <v>324</v>
       </c>
       <c r="C159" s="0" t="s">
+        <v>241</v>
+      </c>
+    </row>
+    <row r="160">
+      <c r="A160" s="0" t="s">
+        <v>325</v>
+      </c>
+      <c r="B160" s="0" t="s">
+        <v>326</v>
+      </c>
+      <c r="C160" s="0" t="s">
+        <v>236</v>
+      </c>
+    </row>
+    <row r="161">
+      <c r="A161" s="0" t="s">
+        <v>327</v>
+      </c>
+      <c r="B161" s="0" t="s">
+        <v>328</v>
+      </c>
+      <c r="C161" s="0" t="s">
+        <v>236</v>
+      </c>
+    </row>
+    <row r="162">
+      <c r="A162" s="0" t="s">
+        <v>329</v>
+      </c>
+      <c r="B162" s="0" t="s">
+        <v>330</v>
+      </c>
+      <c r="C162" s="0" t="s">
+        <v>233</v>
+      </c>
+    </row>
+    <row r="163">
+      <c r="A163" s="0" t="s">
+        <v>331</v>
+      </c>
+      <c r="B163" s="0" t="s">
+        <v>332</v>
+      </c>
+      <c r="C163" s="0" t="s">
+        <v>333</v>
+      </c>
+    </row>
+    <row r="164">
+      <c r="A164" s="0" t="s">
+        <v>334</v>
+      </c>
+      <c r="B164" s="0" t="s">
+        <v>335</v>
+      </c>
+      <c r="C164" s="0" t="s">
+        <v>336</v>
+      </c>
+    </row>
+    <row r="165">
+      <c r="A165" s="0" t="s">
+        <v>337</v>
+      </c>
+      <c r="B165" s="0" t="s">
+        <v>338</v>
+      </c>
+      <c r="C165" s="0" t="s">
+        <v>336</v>
+      </c>
+    </row>
+    <row r="166">
+      <c r="A166" s="0" t="s">
+        <v>339</v>
+      </c>
+      <c r="B166" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="C166" s="0" t="s">
+        <v>341</v>
+      </c>
+    </row>
+    <row r="167">
+      <c r="A167" s="0" t="s">
+        <v>342</v>
+      </c>
+      <c r="B167" s="0" t="s">
+        <v>343</v>
+      </c>
+      <c r="C167" s="0" t="s">
+        <v>341</v>
+      </c>
+    </row>
+    <row r="168">
+      <c r="A168" s="0" t="s">
+        <v>344</v>
+      </c>
+      <c r="B168" s="0" t="s">
+        <v>345</v>
+      </c>
+      <c r="C168" s="0" t="s">
+        <v>236</v>
+      </c>
+    </row>
+    <row r="169">
+      <c r="A169" s="0" t="s">
+        <v>346</v>
+      </c>
+      <c r="B169" s="0" t="s">
+        <v>347</v>
+      </c>
+      <c r="C169" s="0" t="s">
+        <v>236</v>
+      </c>
+    </row>
+    <row r="170">
+      <c r="A170" s="0" t="s">
+        <v>348</v>
+      </c>
+      <c r="B170" s="0" t="s">
+        <v>349</v>
+      </c>
+      <c r="C170" s="0" t="s">
+        <v>236</v>
+      </c>
+    </row>
+    <row r="171">
+      <c r="A171" s="0" t="s">
+        <v>350</v>
+      </c>
+      <c r="B171" s="0" t="s">
+        <v>351</v>
+      </c>
+      <c r="C171" s="0" t="s">
+        <v>236</v>
+      </c>
+    </row>
+    <row r="172">
+      <c r="A172" s="0" t="s">
+        <v>352</v>
+      </c>
+      <c r="B172" s="0" t="s">
+        <v>207</v>
+      </c>
+      <c r="C172" s="0" t="s">
+        <v>236</v>
+      </c>
+    </row>
+    <row r="173">
+      <c r="A173" s="0" t="s">
+        <v>353</v>
+      </c>
+      <c r="B173" s="0" t="s">
+        <v>354</v>
+      </c>
+      <c r="C173" s="0" t="s">
+        <v>241</v>
+      </c>
+    </row>
+    <row r="174">
+      <c r="A174" s="0" t="s">
+        <v>355</v>
+      </c>
+      <c r="B174" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="C174" s="0" t="s">
+        <v>233</v>
+      </c>
+    </row>
+    <row r="175">
+      <c r="A175" s="0" t="s">
+        <v>357</v>
+      </c>
+      <c r="B175" s="0" t="s">
+        <v>358</v>
+      </c>
+      <c r="C175" s="0" t="s">
+        <v>236</v>
+      </c>
+    </row>
+    <row r="176">
+      <c r="A176" s="0" t="s">
+        <v>359</v>
+      </c>
+      <c r="B176" s="0" t="s">
+        <v>360</v>
+      </c>
+      <c r="C176" s="0" t="s">
+        <v>333</v>
+      </c>
+    </row>
+    <row r="177">
+      <c r="A177" s="0" t="s">
+        <v>361</v>
+      </c>
+      <c r="B177" s="0" t="s">
+        <v>362</v>
+      </c>
+      <c r="C177" s="0" t="s">
+        <v>333</v>
+      </c>
+    </row>
+    <row r="178">
+      <c r="A178" s="0" t="s">
+        <v>363</v>
+      </c>
+      <c r="B178" s="0" t="s">
+        <v>364</v>
+      </c>
+      <c r="C178" s="0" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="179">
+      <c r="A179" s="0" t="s">
+        <v>365</v>
+      </c>
+      <c r="B179" s="0" t="s">
+        <v>366</v>
+      </c>
+      <c r="C179" s="0" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="180">
+      <c r="A180" s="0" t="s">
+        <v>367</v>
+      </c>
+      <c r="B180" s="0" t="s">
+        <v>368</v>
+      </c>
+      <c r="C180" s="0" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="181">
+      <c r="A181" s="0" t="s">
+        <v>369</v>
+      </c>
+      <c r="B181" s="0" t="s">
+        <v>370</v>
+      </c>
+      <c r="C181" s="0" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="182">
+      <c r="A182" s="0" t="s">
+        <v>371</v>
+      </c>
+      <c r="B182" s="0" t="s">
+        <v>372</v>
+      </c>
+      <c r="C182" s="0" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="183">
+      <c r="A183" s="0" t="s">
+        <v>373</v>
+      </c>
+      <c r="B183" s="0" t="s">
+        <v>374</v>
+      </c>
+      <c r="C183" s="0" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="184">
+      <c r="A184" s="0" t="s">
+        <v>375</v>
+      </c>
+      <c r="B184" s="0" t="s">
+        <v>376</v>
+      </c>
+      <c r="C184" s="0" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="185">
+      <c r="A185" s="0" t="s">
+        <v>377</v>
+      </c>
+      <c r="B185" s="0" t="s">
+        <v>378</v>
+      </c>
+      <c r="C185" s="0" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="186">
+      <c r="A186" s="0" t="s">
+        <v>379</v>
+      </c>
+      <c r="B186" s="0" t="s">
+        <v>380</v>
+      </c>
+      <c r="C186" s="0" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="187">
+      <c r="A187" s="0" t="s">
+        <v>381</v>
+      </c>
+      <c r="B187" s="0" t="s">
+        <v>382</v>
+      </c>
+      <c r="C187" s="0" t="s">
+        <v>383</v>
+      </c>
+    </row>
+    <row r="188">
+      <c r="A188" s="0" t="s">
+        <v>384</v>
+      </c>
+      <c r="B188" s="0" t="s">
+        <v>385</v>
+      </c>
+      <c r="C188" s="0" t="s">
+        <v>386</v>
+      </c>
+    </row>
+    <row r="189">
+      <c r="A189" s="0" t="s">
+        <v>387</v>
+      </c>
+      <c r="B189" s="0" t="s">
+        <v>388</v>
+      </c>
+      <c r="C189" s="0" t="s">
         <v>137</v>
+      </c>
+    </row>
+    <row r="190">
+      <c r="A190" s="0" t="s">
+        <v>389</v>
+      </c>
+      <c r="B190" s="0" t="s">
+        <v>390</v>
+      </c>
+      <c r="C190" s="0" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="191">
+      <c r="A191" s="0" t="s">
+        <v>391</v>
+      </c>
+      <c r="B191" s="0" t="s">
+        <v>392</v>
+      </c>
+      <c r="C191" s="0" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="192">
+      <c r="A192" s="0" t="s">
+        <v>393</v>
+      </c>
+      <c r="B192" s="0" t="s">
+        <v>394</v>
+      </c>
+      <c r="C192" s="0" t="s">
+        <v>137</v>
+      </c>
+    </row>
+    <row r="193">
+      <c r="A193" s="0" t="s">
+        <v>395</v>
+      </c>
+      <c r="B193" s="0" t="s">
+        <v>396</v>
+      </c>
+      <c r="C193" s="0" t="s">
+        <v>137</v>
+      </c>
+    </row>
+    <row r="194">
+      <c r="A194" s="0" t="s">
+        <v>397</v>
+      </c>
+      <c r="B194" s="0" t="s">
+        <v>398</v>
+      </c>
+      <c r="C194" s="0" t="s">
+        <v>44</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>