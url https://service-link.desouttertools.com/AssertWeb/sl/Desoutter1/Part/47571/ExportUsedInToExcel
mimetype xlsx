--- v0 (2025-12-13)
+++ v1 (2026-07-27)
@@ -4,51 +4,51 @@
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Part" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="76" uniqueCount="76">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="77" uniqueCount="77">
   <si>
     <t>Št. izdelka</t>
   </si>
   <si>
     <t>Ime izdelka</t>
   </si>
   <si>
     <t>Pot</t>
   </si>
   <si>
     <t>6151702180</t>
   </si>
   <si>
     <t>SXRA35</t>
   </si>
   <si>
     <t>Spare Parts/ Optional accessories</t>
   </si>
   <si>
     <t>6151702090</t>
   </si>
   <si>
     <t>SXRB35</t>
   </si>
   <si>
@@ -184,50 +184,53 @@
     <t>SXOAR1C</t>
   </si>
   <si>
     <t>6151702380</t>
   </si>
   <si>
     <t>SXOAT1C</t>
   </si>
   <si>
     <t>6151702350</t>
   </si>
   <si>
     <t>SXOAR1V</t>
   </si>
   <si>
     <t>6151702360</t>
   </si>
   <si>
     <t>SXOAT1V</t>
   </si>
   <si>
     <t>6151703550</t>
   </si>
   <si>
     <t>SXRB60H</t>
+  </si>
+  <si>
+    <t>Spare parts/ Optional accessories</t>
   </si>
   <si>
     <t>6151703620</t>
   </si>
   <si>
     <t>SXRB60HC</t>
   </si>
   <si>
     <t>6151703590</t>
   </si>
   <si>
     <t>SXRB60HV</t>
   </si>
   <si>
     <t>6151703650</t>
   </si>
   <si>
     <t>SXRA60H</t>
   </si>
   <si>
     <t>6151703560</t>
   </si>
   <si>
     <t>SXRB60H Vinyl Pad</t>
   </si>
@@ -288,51 +291,51 @@
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:C37"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="12.3492660522461" customWidth="1"/>
     <col min="2" max="2" width="17.9843101501465" customWidth="1"/>
-    <col min="3" max="3" width="30.6672515869141" customWidth="1"/>
+    <col min="3" max="3" width="30.6856670379639" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>3</v>
       </c>
       <c r="B2" s="0" t="s">
         <v>4</v>
       </c>
       <c r="C2" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="3">
@@ -607,120 +610,120 @@
         <v>55</v>
       </c>
       <c r="C27" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="0" t="s">
         <v>56</v>
       </c>
       <c r="B28" s="0" t="s">
         <v>57</v>
       </c>
       <c r="C28" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="0" t="s">
         <v>58</v>
       </c>
       <c r="B29" s="0" t="s">
         <v>59</v>
       </c>
       <c r="C29" s="0" t="s">
-        <v>5</v>
+        <v>60</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B30" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="C30" s="0" t="s">
-        <v>5</v>
+        <v>60</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B31" s="0" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="C31" s="0" t="s">
-        <v>5</v>
+        <v>60</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="0" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B32" s="0" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="C32" s="0" t="s">
-        <v>5</v>
+        <v>60</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="0" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B33" s="0" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="C33" s="0" t="s">
-        <v>5</v>
+        <v>60</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="0" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B34" s="0" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="C34" s="0" t="s">
-        <v>5</v>
+        <v>60</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B35" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="C35" s="0" t="s">
-        <v>5</v>
+        <v>60</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="0" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="B36" s="0" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="C36" s="0" t="s">
-        <v>5</v>
+        <v>60</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="0" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="B37" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="C37" s="0" t="s">
-        <v>5</v>
+        <v>60</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>