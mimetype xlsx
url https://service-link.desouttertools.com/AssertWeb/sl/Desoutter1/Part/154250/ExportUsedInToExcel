--- v0 (2025-12-15)
+++ v1 (2026-08-26)
@@ -4,566 +4,713 @@
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Part" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="153" uniqueCount="153">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="202" uniqueCount="202">
   <si>
     <t>Št. izdelka</t>
   </si>
   <si>
     <t>Ime izdelka</t>
   </si>
   <si>
     <t>Pot</t>
   </si>
   <si>
     <t>6150700183</t>
   </si>
   <si>
     <t>EPB14-COZ6UYbD-9-940</t>
   </si>
   <si>
-    <t>Spare Parts/ EPB 14-900-4Q-DU-CO</t>
+    <t>Spare parts/ EPB 14-900-4Q-DU-CO</t>
   </si>
   <si>
     <t>6150700182</t>
   </si>
   <si>
     <t>EPB8-COZ6UScg-6-1800</t>
   </si>
   <si>
-    <t>Spare Parts/ EPB 8-1800-4Q-DU-CO</t>
+    <t>Spare parts/ EPB 8-1800-4Q-DU-CO</t>
   </si>
   <si>
     <t>6150700186</t>
   </si>
   <si>
     <t>EPB8-COZ6UYcg-6-1800</t>
   </si>
   <si>
     <t>6150700184</t>
   </si>
   <si>
     <t>EPB14-COZ6UYf8-9-940</t>
   </si>
   <si>
     <t>6150700185</t>
   </si>
   <si>
     <t>EPB14-COZ6UScy-9-940</t>
   </si>
   <si>
     <t>6150700190</t>
   </si>
   <si>
     <t>EPB8-COZ6USeN-6-1800</t>
   </si>
   <si>
     <t>6150700187</t>
   </si>
   <si>
     <t>EPB8-COZ6UYce-6-1800</t>
   </si>
   <si>
     <t>6150700189</t>
   </si>
   <si>
     <t>EPB8-COZ6USch-6-1800</t>
   </si>
   <si>
     <t>6150700207</t>
   </si>
   <si>
     <t>EPB17-COZ6UYfH-9-700</t>
   </si>
   <si>
-    <t>Spare Parts/ EPB17-700-4Q-DU-CO</t>
+    <t>Spare parts/ EPB17-700-4Q-DU-CO</t>
   </si>
   <si>
     <t>6150700224</t>
   </si>
   <si>
     <t>EPB17-COZu7bZZ-13-700</t>
   </si>
   <si>
     <t>6150700261</t>
   </si>
   <si>
     <t>EPB14-COZsy2eA-10-940</t>
   </si>
   <si>
     <t>6150700272</t>
   </si>
   <si>
     <t>EPBA8-SFhLSgt-8-1440</t>
   </si>
   <si>
-    <t>Spare Parts/ EPBA 8-1800-4Q-DU-CO</t>
+    <t>Spare parts/ EPBA 8-1800-4Q-DU-CO</t>
   </si>
   <si>
     <t>6150710395</t>
   </si>
   <si>
     <t>EPB14-COZbJSbH-8-940</t>
   </si>
   <si>
+    <t>Spare parts/ EPB14-900-4Q-DU</t>
+  </si>
+  <si>
+    <t>6150710394</t>
+  </si>
+  <si>
+    <t>EPB8-COZeUSbz-6-1800</t>
+  </si>
+  <si>
+    <t>Spare parts/ EPB8-1800-4Q-DU</t>
+  </si>
+  <si>
+    <t>6150700296</t>
+  </si>
+  <si>
+    <t>EPB17-COZ6UYfc-9-700</t>
+  </si>
+  <si>
+    <t>Spare parts/ EPB17-700-4Q-DU</t>
+  </si>
+  <si>
+    <t>6150710527</t>
+  </si>
+  <si>
+    <t>EPB17-COEtZUfL-12-700</t>
+  </si>
+  <si>
+    <t>6150710607</t>
+  </si>
+  <si>
+    <t>EPBC14-COZ6SAcx-9-940</t>
+  </si>
+  <si>
+    <t>Spare parts/ EPBC14-900-4Q-DU</t>
+  </si>
+  <si>
+    <t>6150710608</t>
+  </si>
+  <si>
+    <t>EPBC8-COZ6SAcf-6-1800</t>
+  </si>
+  <si>
+    <t>Spare parts/ EPBC8-1800-4Q-DU</t>
+  </si>
+  <si>
+    <t>6150710611</t>
+  </si>
+  <si>
+    <t>EPB14-COZ6SAcx-9-940</t>
+  </si>
+  <si>
+    <t>6150710613</t>
+  </si>
+  <si>
+    <t>EPB8-COZ6SAcf-6-1800</t>
+  </si>
+  <si>
+    <t>6150710614</t>
+  </si>
+  <si>
+    <t>EPB14-COZeSAcz-9-940</t>
+  </si>
+  <si>
+    <t>6150710615</t>
+  </si>
+  <si>
+    <t>EPB17-COZxHbZZ-14-700</t>
+  </si>
+  <si>
+    <t>6150710644</t>
+  </si>
+  <si>
+    <t>EPB14-COZeSAcy-9-940</t>
+  </si>
+  <si>
+    <t>6150700208</t>
+  </si>
+  <si>
+    <t>EPB17-COZu78fL-13-700</t>
+  </si>
+  <si>
+    <t>6150710522</t>
+  </si>
+  <si>
+    <t>6150700309</t>
+  </si>
+  <si>
+    <t>6150710691</t>
+  </si>
+  <si>
+    <t>EPB8-COZeUYbx-6-1800</t>
+  </si>
+  <si>
+    <t>6150710698</t>
+  </si>
+  <si>
+    <t>EPB8-COZ6SAbA-6-1800</t>
+  </si>
+  <si>
+    <t>6150710700</t>
+  </si>
+  <si>
+    <t>EPBA8-COZ6SAbA-6-1800</t>
+  </si>
+  <si>
+    <t>Spare parts/ EPBA8-1800-4Q-DU</t>
+  </si>
+  <si>
+    <t>6150700342</t>
+  </si>
+  <si>
+    <t>EPB8-SFhLSfX-8-1440</t>
+  </si>
+  <si>
+    <t>6150710684</t>
+  </si>
+  <si>
+    <t>EPBC8-COZ6UYbn-6-1800</t>
+  </si>
+  <si>
+    <t>6150710685</t>
+  </si>
+  <si>
+    <t>EPB8-SFhLXZZ-8-1440</t>
+  </si>
+  <si>
+    <t>6150710844</t>
+  </si>
+  <si>
+    <t>EPB8-COZ6SAmT-6-1800</t>
+  </si>
+  <si>
+    <t>6150710845</t>
+  </si>
+  <si>
+    <t>EPBA8-COZ6SAmT-6-1800</t>
+  </si>
+  <si>
+    <t>6150710850</t>
+  </si>
+  <si>
+    <t>EPB8-COZ5h8mT-6-1800</t>
+  </si>
+  <si>
+    <t>6150710851</t>
+  </si>
+  <si>
+    <t>EPBA8-COZ5h8mT-6-1800</t>
+  </si>
+  <si>
+    <t>6150710883</t>
+  </si>
+  <si>
+    <t>EPB8-SFhLSgt-8-1440</t>
+  </si>
+  <si>
+    <t>6150710896</t>
+  </si>
+  <si>
+    <t>EPB8-SFhLSfR-8-1440</t>
+  </si>
+  <si>
+    <t>6150710784</t>
+  </si>
+  <si>
+    <t>EPB8-COZeTyCp-6-1800</t>
+  </si>
+  <si>
+    <t>6150700348</t>
+  </si>
+  <si>
+    <t>EPB8-COZ6SAce-6-1800</t>
+  </si>
+  <si>
+    <t>6150710927</t>
+  </si>
+  <si>
+    <t>EPB17-COZaaecu-9-700</t>
+  </si>
+  <si>
+    <t>Spare Parts/ EPB17-700-4Q-DU</t>
+  </si>
+  <si>
+    <t>6150710939</t>
+  </si>
+  <si>
+    <t>EPBC17-COZqYeAX-11-700</t>
+  </si>
+  <si>
+    <t>Spare Parts/ EPBC17-700-4Q-DU</t>
+  </si>
+  <si>
+    <t>6150710940</t>
+  </si>
+  <si>
+    <t>EPBC17-COEqYeAX-11-700</t>
+  </si>
+  <si>
+    <t>6150710950</t>
+  </si>
+  <si>
+    <t>EPBC14-CO3MBZZZ-8-940</t>
+  </si>
+  <si>
+    <t>Spare Parts/ EPBC14-900-4Q-DU</t>
+  </si>
+  <si>
+    <t>6150710951</t>
+  </si>
+  <si>
+    <t>6150710914</t>
+  </si>
+  <si>
+    <t>EPB17-CO3nMZZZ-12-648</t>
+  </si>
+  <si>
+    <t>6150710921</t>
+  </si>
+  <si>
+    <t>6150710985</t>
+  </si>
+  <si>
+    <t>EPBC8-COZ5h8ck-6-1800</t>
+  </si>
+  <si>
+    <t>6150710986</t>
+  </si>
+  <si>
+    <t>EPBC8-COEa78cm-6-1800</t>
+  </si>
+  <si>
+    <t>6150710987</t>
+  </si>
+  <si>
+    <t>EPBC8-COEa78ck-6-1800</t>
+  </si>
+  <si>
+    <t>6150710988</t>
+  </si>
+  <si>
+    <t>EPBC8-COZ5h8cf-6-1800</t>
+  </si>
+  <si>
+    <t>6150710989</t>
+  </si>
+  <si>
+    <t>EPBC8-COEa78cf-6-1800</t>
+  </si>
+  <si>
+    <t>6150711011</t>
+  </si>
+  <si>
+    <t>EPBC8-COZ3H8ck-5-1800</t>
+  </si>
+  <si>
+    <t>6150700274</t>
+  </si>
+  <si>
+    <t>EPBC8-SFhLXZZ-8-1440</t>
+  </si>
+  <si>
+    <t>6150700327</t>
+  </si>
+  <si>
+    <t>EPB8-SFhLSfZ-8-1440</t>
+  </si>
+  <si>
+    <t>6150700344</t>
+  </si>
+  <si>
+    <t>EPB14-SFhLSgb-12-752</t>
+  </si>
+  <si>
+    <t>6150711021</t>
+  </si>
+  <si>
+    <t>EPBC8-COZbGAck-5-1800</t>
+  </si>
+  <si>
+    <t>6150710935</t>
+  </si>
+  <si>
+    <t>6150711052</t>
+  </si>
+  <si>
+    <t>EPBC17-COZu78fJ-13-700</t>
+  </si>
+  <si>
+    <t>Spare parts/ EPBC17-700-4Q-DU</t>
+  </si>
+  <si>
+    <t>6150711059</t>
+  </si>
+  <si>
+    <t>EPBC8-COZbGAeC-5-1800</t>
+  </si>
+  <si>
+    <t>6150711068</t>
+  </si>
+  <si>
+    <t>EPBC8-COZ6SAfe-6-1800</t>
+  </si>
+  <si>
+    <t>6150711078</t>
+  </si>
+  <si>
+    <t>EPB8-SFhLSfS-8-1440</t>
+  </si>
+  <si>
+    <t>6150700162</t>
+  </si>
+  <si>
+    <t>EPB8-COZdhy3P-6-1800</t>
+  </si>
+  <si>
+    <t>6150711100</t>
+  </si>
+  <si>
+    <t>EPB8-COE6SAce-6-1800</t>
+  </si>
+  <si>
+    <t>6150710984</t>
+  </si>
+  <si>
+    <t>EPB17-COFnMZZZ-12-648</t>
+  </si>
+  <si>
+    <t>6150711122</t>
+  </si>
+  <si>
+    <t>EPB17-CO3qpUTK-13-648</t>
+  </si>
+  <si>
+    <t>6150711146</t>
+  </si>
+  <si>
+    <t>EPB17-CO3Jx8Gg-9-700</t>
+  </si>
+  <si>
+    <t>6150711153</t>
+  </si>
+  <si>
+    <t>EPBC17-COZu78AX-13-700</t>
+  </si>
+  <si>
+    <t>6150711173</t>
+  </si>
+  <si>
+    <t>EPB14-COZ6SAbD-9-940</t>
+  </si>
+  <si>
+    <t>6150711176</t>
+  </si>
+  <si>
+    <t>EPB14-COZ6SAbh-9-940</t>
+  </si>
+  <si>
+    <t>6150711178</t>
+  </si>
+  <si>
+    <t>EPB14-COZ6SAbB-9-940</t>
+  </si>
+  <si>
+    <t>6150711180</t>
+  </si>
+  <si>
+    <t>EPB17-COZ6SAbM-9-700</t>
+  </si>
+  <si>
+    <t>6150711216</t>
+  </si>
+  <si>
+    <t>EPBC17-COZuaerk-13-700</t>
+  </si>
+  <si>
+    <t>6150711241</t>
+  </si>
+  <si>
+    <t>EPBC8-SFhLSGP-8-1441</t>
+  </si>
+  <si>
+    <t>Spare Parts/ EPBC8-1800-4Q-DU</t>
+  </si>
+  <si>
+    <t>6150711242</t>
+  </si>
+  <si>
+    <t>EPBC8-SFhLSfS-8-1441</t>
+  </si>
+  <si>
+    <t>6150711292</t>
+  </si>
+  <si>
+    <t>EPBC14-SFhLSfR-12-752</t>
+  </si>
+  <si>
+    <t>6150711291</t>
+  </si>
+  <si>
+    <t>EPBC14-COZ6SAdE-9-940</t>
+  </si>
+  <si>
+    <t>6150711294</t>
+  </si>
+  <si>
+    <t>EPB8-SFhLSgb-8-1441</t>
+  </si>
+  <si>
+    <t>Spare Parts/ EPB8-1800-4Q-DU</t>
+  </si>
+  <si>
+    <t>6150711295</t>
+  </si>
+  <si>
+    <t>EPB8-SFhLSM4-8-1441</t>
+  </si>
+  <si>
+    <t>6150711296</t>
+  </si>
+  <si>
+    <t>EPB14-COZ6Tyby-9-940</t>
+  </si>
+  <si>
     <t>Spare Parts/ EPB14-900-4Q-DU</t>
   </si>
   <si>
-    <t>6150710394</t>
-[...353 lines deleted...]
-    <t>EPB17-COZ6SAbM-9-700</t>
+    <t>6150711297</t>
+  </si>
+  <si>
+    <t>EPB14-COZ6Tybn-9-940</t>
+  </si>
+  <si>
+    <t>6150711298</t>
+  </si>
+  <si>
+    <t>EPB14-COZ6SAbG-9-940</t>
+  </si>
+  <si>
+    <t>6150711299</t>
+  </si>
+  <si>
+    <t>EPB14-COZ6SAbn-9-940</t>
+  </si>
+  <si>
+    <t>6150711300</t>
+  </si>
+  <si>
+    <t>EPB14-COZ6SAby-9-940</t>
+  </si>
+  <si>
+    <t>6150711301</t>
+  </si>
+  <si>
+    <t>EPB14-COZ6SACm-9-940</t>
+  </si>
+  <si>
+    <t>6150711305</t>
+  </si>
+  <si>
+    <t>EPB17-COFmMBZZ-12-648</t>
+  </si>
+  <si>
+    <t>6150711306</t>
+  </si>
+  <si>
+    <t>EPB17-COZsKbZZ-12-700</t>
+  </si>
+  <si>
+    <t>6150711309</t>
+  </si>
+  <si>
+    <t>EPB17-COEr9bZZ-11-700</t>
+  </si>
+  <si>
+    <t>6150711315</t>
+  </si>
+  <si>
+    <t>EPBC14-COZeSAdS-9-940</t>
+  </si>
+  <si>
+    <t>6150711367</t>
+  </si>
+  <si>
+    <t>EPBA14-COZbHyck-8-940</t>
+  </si>
+  <si>
+    <t>Spare parts/ EPBA14-900-4Q-DU</t>
+  </si>
+  <si>
+    <t>6150711368</t>
+  </si>
+  <si>
+    <t>EPBA14-COZbHydJ-8-940</t>
+  </si>
+  <si>
+    <t>6150711393</t>
+  </si>
+  <si>
+    <t>EPB8-COZ6SAek-6-1800</t>
+  </si>
+  <si>
+    <t>6150711430</t>
+  </si>
+  <si>
+    <t>EPB8-CO3JK8LU-6-1800</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:C73"/>
+  <dimension ref="A1:C94"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="12.3492660522461" customWidth="1"/>
     <col min="2" max="2" width="24.8255481719971" customWidth="1"/>
-    <col min="3" max="3" width="33.7037086486816" customWidth="1"/>
+    <col min="3" max="3" width="33.7221260070801" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>3</v>
       </c>
       <c r="B2" s="0" t="s">
         <v>4</v>
       </c>
       <c r="C2" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="3">
@@ -981,373 +1128,604 @@
         <v>88</v>
       </c>
       <c r="C40" s="0" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="0" t="s">
         <v>89</v>
       </c>
       <c r="B41" s="0" t="s">
         <v>90</v>
       </c>
       <c r="C41" s="0" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="0" t="s">
         <v>91</v>
       </c>
       <c r="B42" s="0" t="s">
         <v>92</v>
       </c>
       <c r="C42" s="0" t="s">
-        <v>39</v>
+        <v>93</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="0" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="B43" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="C43" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="B44" s="0" t="s">
+        <v>98</v>
+      </c>
+      <c r="C44" s="0" t="s">
         <v>96</v>
-      </c>
-[...4 lines deleted...]
-        <v>95</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" s="0" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B45" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="C45" s="0" t="s">
-        <v>44</v>
+        <v>101</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="B46" s="0" t="s">
         <v>100</v>
       </c>
-      <c r="B46" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C46" s="0" t="s">
-        <v>44</v>
+        <v>101</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" s="0" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="B47" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="C47" s="0" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" s="0" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="B48" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="C48" s="0" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" s="0" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="B49" s="0" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="C49" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" s="0" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="B50" s="0" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="C50" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" s="0" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="B51" s="0" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="C51" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" s="0" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="B52" s="0" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="C52" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" s="0" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="B53" s="0" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="C53" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="B54" s="0" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="C54" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" s="0" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="B55" s="0" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="C55" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" s="0" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="B56" s="0" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="C56" s="0" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="B57" s="0" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="C57" s="0" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" s="0" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="B58" s="0" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="C58" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" s="0" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="B59" s="0" t="s">
         <v>74</v>
       </c>
       <c r="C59" s="0" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" s="0" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="B60" s="0" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="C60" s="0" t="s">
-        <v>95</v>
+        <v>129</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" s="0" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="B61" s="0" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="C61" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" s="0" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="B62" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="C62" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" s="0" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
       <c r="B63" s="0" t="s">
-        <v>132</v>
+        <v>135</v>
       </c>
       <c r="C63" s="0" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" s="0" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
       <c r="B64" s="0" t="s">
-        <v>134</v>
+        <v>137</v>
       </c>
       <c r="C64" s="0" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" s="0" t="s">
-        <v>135</v>
+        <v>138</v>
       </c>
       <c r="B65" s="0" t="s">
-        <v>136</v>
+        <v>139</v>
       </c>
       <c r="C65" s="0" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" s="0" t="s">
-        <v>137</v>
+        <v>140</v>
       </c>
       <c r="B66" s="0" t="s">
-        <v>138</v>
+        <v>141</v>
       </c>
       <c r="C66" s="0" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" s="0" t="s">
-        <v>139</v>
+        <v>142</v>
       </c>
       <c r="B67" s="0" t="s">
-        <v>140</v>
+        <v>143</v>
       </c>
       <c r="C67" s="0" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" s="0" t="s">
-        <v>141</v>
+        <v>144</v>
       </c>
       <c r="B68" s="0" t="s">
-        <v>142</v>
+        <v>145</v>
       </c>
       <c r="C68" s="0" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="69">
       <c r="A69" s="0" t="s">
-        <v>143</v>
+        <v>146</v>
       </c>
       <c r="B69" s="0" t="s">
-        <v>144</v>
+        <v>147</v>
       </c>
       <c r="C69" s="0" t="s">
-        <v>95</v>
+        <v>129</v>
       </c>
     </row>
     <row r="70">
       <c r="A70" s="0" t="s">
-        <v>145</v>
+        <v>148</v>
       </c>
       <c r="B70" s="0" t="s">
-        <v>146</v>
+        <v>149</v>
       </c>
       <c r="C70" s="0" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" s="0" t="s">
-        <v>147</v>
+        <v>150</v>
       </c>
       <c r="B71" s="0" t="s">
-        <v>148</v>
+        <v>151</v>
       </c>
       <c r="C71" s="0" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="72">
       <c r="A72" s="0" t="s">
-        <v>149</v>
+        <v>152</v>
       </c>
       <c r="B72" s="0" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
       <c r="C72" s="0" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="73">
       <c r="A73" s="0" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="B73" s="0" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="C73" s="0" t="s">
         <v>39</v>
+      </c>
+    </row>
+    <row r="74">
+      <c r="A74" s="0" t="s">
+        <v>156</v>
+      </c>
+      <c r="B74" s="0" t="s">
+        <v>157</v>
+      </c>
+      <c r="C74" s="0" t="s">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="75">
+      <c r="A75" s="0" t="s">
+        <v>158</v>
+      </c>
+      <c r="B75" s="0" t="s">
+        <v>159</v>
+      </c>
+      <c r="C75" s="0" t="s">
+        <v>160</v>
+      </c>
+    </row>
+    <row r="76">
+      <c r="A76" s="0" t="s">
+        <v>161</v>
+      </c>
+      <c r="B76" s="0" t="s">
+        <v>162</v>
+      </c>
+      <c r="C76" s="0" t="s">
+        <v>160</v>
+      </c>
+    </row>
+    <row r="77">
+      <c r="A77" s="0" t="s">
+        <v>163</v>
+      </c>
+      <c r="B77" s="0" t="s">
+        <v>164</v>
+      </c>
+      <c r="C77" s="0" t="s">
+        <v>101</v>
+      </c>
+    </row>
+    <row r="78">
+      <c r="A78" s="0" t="s">
+        <v>165</v>
+      </c>
+      <c r="B78" s="0" t="s">
+        <v>166</v>
+      </c>
+      <c r="C78" s="0" t="s">
+        <v>101</v>
+      </c>
+    </row>
+    <row r="79">
+      <c r="A79" s="0" t="s">
+        <v>167</v>
+      </c>
+      <c r="B79" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="C79" s="0" t="s">
+        <v>169</v>
+      </c>
+    </row>
+    <row r="80">
+      <c r="A80" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="B80" s="0" t="s">
+        <v>171</v>
+      </c>
+      <c r="C80" s="0" t="s">
+        <v>169</v>
+      </c>
+    </row>
+    <row r="81">
+      <c r="A81" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="B81" s="0" t="s">
+        <v>173</v>
+      </c>
+      <c r="C81" s="0" t="s">
+        <v>174</v>
+      </c>
+    </row>
+    <row r="82">
+      <c r="A82" s="0" t="s">
+        <v>175</v>
+      </c>
+      <c r="B82" s="0" t="s">
+        <v>176</v>
+      </c>
+      <c r="C82" s="0" t="s">
+        <v>174</v>
+      </c>
+    </row>
+    <row r="83">
+      <c r="A83" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="B83" s="0" t="s">
+        <v>178</v>
+      </c>
+      <c r="C83" s="0" t="s">
+        <v>174</v>
+      </c>
+    </row>
+    <row r="84">
+      <c r="A84" s="0" t="s">
+        <v>179</v>
+      </c>
+      <c r="B84" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="C84" s="0" t="s">
+        <v>174</v>
+      </c>
+    </row>
+    <row r="85">
+      <c r="A85" s="0" t="s">
+        <v>181</v>
+      </c>
+      <c r="B85" s="0" t="s">
+        <v>182</v>
+      </c>
+      <c r="C85" s="0" t="s">
+        <v>174</v>
+      </c>
+    </row>
+    <row r="86">
+      <c r="A86" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="B86" s="0" t="s">
+        <v>184</v>
+      </c>
+      <c r="C86" s="0" t="s">
+        <v>174</v>
+      </c>
+    </row>
+    <row r="87">
+      <c r="A87" s="0" t="s">
+        <v>185</v>
+      </c>
+      <c r="B87" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="C87" s="0" t="s">
+        <v>93</v>
+      </c>
+    </row>
+    <row r="88">
+      <c r="A88" s="0" t="s">
+        <v>187</v>
+      </c>
+      <c r="B88" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="C88" s="0" t="s">
+        <v>93</v>
+      </c>
+    </row>
+    <row r="89">
+      <c r="A89" s="0" t="s">
+        <v>189</v>
+      </c>
+      <c r="B89" s="0" t="s">
+        <v>190</v>
+      </c>
+      <c r="C89" s="0" t="s">
+        <v>93</v>
+      </c>
+    </row>
+    <row r="90">
+      <c r="A90" s="0" t="s">
+        <v>191</v>
+      </c>
+      <c r="B90" s="0" t="s">
+        <v>192</v>
+      </c>
+      <c r="C90" s="0" t="s">
+        <v>101</v>
+      </c>
+    </row>
+    <row r="91">
+      <c r="A91" s="0" t="s">
+        <v>193</v>
+      </c>
+      <c r="B91" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="C91" s="0" t="s">
+        <v>195</v>
+      </c>
+    </row>
+    <row r="92">
+      <c r="A92" s="0" t="s">
+        <v>196</v>
+      </c>
+      <c r="B92" s="0" t="s">
+        <v>197</v>
+      </c>
+      <c r="C92" s="0" t="s">
+        <v>195</v>
+      </c>
+    </row>
+    <row r="93">
+      <c r="A93" s="0" t="s">
+        <v>198</v>
+      </c>
+      <c r="B93" s="0" t="s">
+        <v>199</v>
+      </c>
+      <c r="C93" s="0" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="94">
+      <c r="A94" s="0" t="s">
+        <v>200</v>
+      </c>
+      <c r="B94" s="0" t="s">
+        <v>201</v>
+      </c>
+      <c r="C94" s="0" t="s">
+        <v>36</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>