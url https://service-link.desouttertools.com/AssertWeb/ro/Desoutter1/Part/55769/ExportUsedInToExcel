--- v0 (2025-12-16)
+++ v1 (2026-07-27)
@@ -21,147 +21,147 @@
   <sheets>
     <sheet name="Part" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="231" uniqueCount="231">
   <si>
     <t>Nr produs</t>
   </si>
   <si>
     <t>Nume produs</t>
   </si>
   <si>
     <t>Calea</t>
   </si>
   <si>
     <t>6151760710</t>
   </si>
   <si>
     <t>DR300-T5500-QR</t>
   </si>
   <si>
-    <t>Spare Parts/ OPT ACC. : REAR BUMPER</t>
+    <t>Spare parts/ OPT ACC. : REAR BUMPER</t>
   </si>
   <si>
     <t>6151760700</t>
   </si>
   <si>
     <t>DR300-T4500-QR</t>
   </si>
   <si>
     <t>6151760690</t>
   </si>
   <si>
     <t>DR300-T3000-QR</t>
   </si>
   <si>
     <t>6151760680</t>
   </si>
   <si>
     <t>DR300-T2000-QR</t>
   </si>
   <si>
     <t>6151760670</t>
   </si>
   <si>
     <t>DR300-T1000-QR</t>
   </si>
   <si>
     <t>6151760660</t>
   </si>
   <si>
     <t>DR300-T550-QR</t>
   </si>
   <si>
     <t>6151761180</t>
   </si>
   <si>
     <t>DR300-T1000-QR-BRB</t>
   </si>
   <si>
-    <t>Spare Parts/ Control top items - BRB</t>
+    <t>Spare parts/ Control top items - BRB</t>
   </si>
   <si>
     <t>6151705220</t>
   </si>
   <si>
     <t>KA3.135-7</t>
   </si>
   <si>
-    <t>Spare Parts/ Opt. Acc. : Rear bumper</t>
+    <t>Spare parts/ Opt. Acc. : Rear bumper</t>
   </si>
   <si>
     <t>6151705230</t>
   </si>
   <si>
     <t>KA3.36-7</t>
   </si>
   <si>
     <t>6151705240</t>
   </si>
   <si>
     <t>KA3.21-7</t>
   </si>
   <si>
     <t>6151705250</t>
   </si>
   <si>
     <t>KA3.36A</t>
   </si>
   <si>
     <t>6151705260</t>
   </si>
   <si>
     <t>D144-T-3100</t>
   </si>
   <si>
     <t>6151705270</t>
   </si>
   <si>
     <t>D172-L</t>
   </si>
   <si>
     <t>6151761150</t>
   </si>
   <si>
     <t>C27-LX-1450</t>
   </si>
   <si>
     <t>6151761260</t>
   </si>
   <si>
     <t>C27-LX300-T6-45 - BRB</t>
   </si>
   <si>
-    <t>Spare Parts/ Control top items - RB</t>
-[...2 lines deleted...]
-    <t>Spare Parts/ Incl. acc. : Rear bumper</t>
+    <t>Spare parts/ Control top items - RB</t>
+  </si>
+  <si>
+    <t>Spare parts/ Incl. acc. : Rear bumper</t>
   </si>
   <si>
     <t>6151761270</t>
   </si>
   <si>
     <t>C27-LX400-T6-90 - BRB</t>
   </si>
   <si>
     <t>6151761280</t>
   </si>
   <si>
     <t>C27-LX300-T6-90- BRB</t>
   </si>
   <si>
     <t>6151761290</t>
   </si>
   <si>
     <t>C27-LX300-QR</t>
   </si>
   <si>
     <t>6151760650</t>
   </si>
   <si>
     <t>DR300-T20000-C8</t>
   </si>
@@ -228,51 +228,51 @@
   <si>
     <t>6151760540</t>
   </si>
   <si>
     <t>DR300-T1000</t>
   </si>
   <si>
     <t>6151760530</t>
   </si>
   <si>
     <t>DR300-T550-C10</t>
   </si>
   <si>
     <t>6151760520</t>
   </si>
   <si>
     <t>DR300-T550</t>
   </si>
   <si>
     <t>6151760720</t>
   </si>
   <si>
     <t>DR300-T1000-T5-30</t>
   </si>
   <si>
-    <t>Spare Parts/ ACC. : REAR BUMPER</t>
+    <t>Spare parts/ ACC. : REAR BUMPER</t>
   </si>
   <si>
     <t>6151760730</t>
   </si>
   <si>
     <t>DR300-T2000-T5-30</t>
   </si>
   <si>
     <t>6151760740</t>
   </si>
   <si>
     <t>DR300-T3000-T5-30</t>
   </si>
   <si>
     <t>6151760750</t>
   </si>
   <si>
     <t>DR300-T3000-S5-30</t>
   </si>
   <si>
     <t>6151760760</t>
   </si>
   <si>
     <t>DR300-T4500-T5-30</t>
   </si>
@@ -753,51 +753,51 @@
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:C123"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="12.3492660522461" customWidth="1"/>
     <col min="2" max="2" width="24.2076148986816" customWidth="1"/>
-    <col min="3" max="3" width="35.2853660583496" customWidth="1"/>
+    <col min="3" max="3" width="35.303783416748" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>3</v>
       </c>
       <c r="B2" s="0" t="s">
         <v>4</v>
       </c>
       <c r="C2" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="3">