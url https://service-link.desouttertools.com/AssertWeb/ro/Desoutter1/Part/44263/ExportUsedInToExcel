--- v0 (2025-12-13)
+++ v1 (2026-09-20)
@@ -4,51 +4,51 @@
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Part" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="113" uniqueCount="113">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="114" uniqueCount="114">
   <si>
     <t>Nr produs</t>
   </si>
   <si>
     <t>Nume produs</t>
   </si>
   <si>
     <t>Calea</t>
   </si>
   <si>
     <t>6151700130</t>
   </si>
   <si>
     <t>KL1120A5</t>
   </si>
   <si>
     <t>Spare Parts/ 3/8" air hose nipple for 10mm</t>
   </si>
   <si>
     <t>6151701810</t>
   </si>
   <si>
     <t>KL1120B5</t>
   </si>
   <si>
@@ -75,102 +75,102 @@
   <si>
     <t>6151701160</t>
   </si>
   <si>
     <t>K915C3</t>
   </si>
   <si>
     <t>6151701110</t>
   </si>
   <si>
     <t>K912C3</t>
   </si>
   <si>
     <t>6151701120</t>
   </si>
   <si>
     <t>K912C4</t>
   </si>
   <si>
     <t>6151700960</t>
   </si>
   <si>
     <t>KA9020A</t>
   </si>
   <si>
-    <t>Spare Parts/ ACCESSORIES INCLUDED</t>
+    <t>Spare parts/ Accessories included</t>
   </si>
   <si>
     <t>6151700970</t>
   </si>
   <si>
     <t>KA9020B</t>
   </si>
   <si>
     <t>6151700980</t>
   </si>
   <si>
     <t>KA9030A</t>
   </si>
   <si>
     <t>6151700990</t>
   </si>
   <si>
     <t>KA9030B</t>
   </si>
   <si>
     <t>6151701000</t>
   </si>
   <si>
     <t>KA9020A16</t>
   </si>
   <si>
     <t>6151701010</t>
   </si>
   <si>
     <t>KA9020B16</t>
   </si>
   <si>
     <t>6151701020</t>
   </si>
   <si>
     <t>KA9030A16</t>
   </si>
   <si>
     <t>6151701030</t>
   </si>
   <si>
     <t>KA9030B16</t>
   </si>
   <si>
     <t>6151701500</t>
   </si>
   <si>
     <t>K628-9</t>
   </si>
   <si>
-    <t>Spare Parts/ Included Accessory 1</t>
+    <t>Spare parts/ Included Accessory 1</t>
   </si>
   <si>
     <t>6151701510</t>
   </si>
   <si>
     <t>K624-9</t>
   </si>
   <si>
     <t>6151701520</t>
   </si>
   <si>
     <t>K922-9</t>
   </si>
   <si>
     <t>6151701530</t>
   </si>
   <si>
     <t>K619-9</t>
   </si>
   <si>
     <t>6151701540</t>
   </si>
   <si>
     <t>K918-9</t>
   </si>
@@ -337,50 +337,53 @@
     <t>KC915-7</t>
   </si>
   <si>
     <t>6151701270</t>
   </si>
   <si>
     <t>KC912-7</t>
   </si>
   <si>
     <t>6151701080</t>
   </si>
   <si>
     <t>K912-300-7</t>
   </si>
   <si>
     <t>6151701090</t>
   </si>
   <si>
     <t>K912-500-7</t>
   </si>
   <si>
     <t>6151703080</t>
   </si>
   <si>
     <t>KA9020BY</t>
+  </si>
+  <si>
+    <t>Spare parts/ Included accessories</t>
   </si>
   <si>
     <t>6151703090</t>
   </si>
   <si>
     <t>KA9030BY</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
@@ -982,43 +985,43 @@
         <v>106</v>
       </c>
       <c r="C51" s="0" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" s="0" t="s">
         <v>107</v>
       </c>
       <c r="B52" s="0" t="s">
         <v>108</v>
       </c>
       <c r="C52" s="0" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" s="0" t="s">
         <v>109</v>
       </c>
       <c r="B53" s="0" t="s">
         <v>110</v>
       </c>
       <c r="C53" s="0" t="s">
-        <v>10</v>
+        <v>111</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" s="0" t="s">
+        <v>112</v>
+      </c>
+      <c r="B54" s="0" t="s">
+        <v>113</v>
+      </c>
+      <c r="C54" s="0" t="s">
         <v>111</v>
-      </c>
-[...4 lines deleted...]
-        <v>10</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>