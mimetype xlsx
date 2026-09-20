--- v0 (2025-12-15)
+++ v1 (2026-09-20)
@@ -4,241 +4,271 @@
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Part" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="113" uniqueCount="113">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="98" uniqueCount="98">
   <si>
     <t>Nr produktu</t>
   </si>
   <si>
     <t>Nazwa produktu</t>
   </si>
   <si>
     <t>Ścieżka</t>
   </si>
   <si>
     <t>6151704790</t>
   </si>
   <si>
     <t>KA26085BV</t>
   </si>
   <si>
     <t>Spare Parts/ Vibration-damping side handle and Grease</t>
   </si>
   <si>
     <t>6151704800</t>
   </si>
   <si>
     <t>KA26065BV</t>
   </si>
   <si>
     <t>6151704810</t>
   </si>
   <si>
     <t>KA26077BY</t>
   </si>
   <si>
     <t>6151704820</t>
   </si>
   <si>
     <t>KA26060BY</t>
   </si>
   <si>
     <t>6151702030</t>
   </si>
   <si>
     <t>KA309C</t>
   </si>
   <si>
+    <t>Spare parts/ Optional accessories</t>
+  </si>
+  <si>
+    <t>6151702040</t>
+  </si>
+  <si>
+    <t>KA309G</t>
+  </si>
+  <si>
+    <t>6151700380</t>
+  </si>
+  <si>
+    <t>KA312G</t>
+  </si>
+  <si>
+    <t>6151700400</t>
+  </si>
+  <si>
+    <t>KA312EG</t>
+  </si>
+  <si>
+    <t>6151703100</t>
+  </si>
+  <si>
+    <t>KA318G</t>
+  </si>
+  <si>
+    <t>6151700440</t>
+  </si>
+  <si>
+    <t>KA320G</t>
+  </si>
+  <si>
+    <t>6151700480</t>
+  </si>
+  <si>
+    <t>KA320EG</t>
+  </si>
+  <si>
+    <t>6151700490</t>
+  </si>
+  <si>
+    <t>KA313C4</t>
+  </si>
+  <si>
+    <t>Spare parts/ Silencer</t>
+  </si>
+  <si>
+    <t>6151700500</t>
+  </si>
+  <si>
+    <t>KA313EC4</t>
+  </si>
+  <si>
+    <t>6151700410</t>
+  </si>
+  <si>
+    <t>KA318C3</t>
+  </si>
+  <si>
+    <t>6151700430</t>
+  </si>
+  <si>
+    <t>KA320-7</t>
+  </si>
+  <si>
+    <t>6151701480</t>
+  </si>
+  <si>
+    <t>KA320-9</t>
+  </si>
+  <si>
+    <t>6151700420</t>
+  </si>
+  <si>
+    <t>KA320C3</t>
+  </si>
+  <si>
+    <t>6151702060</t>
+  </si>
+  <si>
+    <t>KA320-9FE</t>
+  </si>
+  <si>
+    <t>Spare parts/ Optional Accessory</t>
+  </si>
+  <si>
+    <t>6151702050</t>
+  </si>
+  <si>
+    <t>KA312-9FE</t>
+  </si>
+  <si>
+    <t>6151704460</t>
+  </si>
+  <si>
+    <t>KA16135C4S</t>
+  </si>
+  <si>
+    <t>6151704350</t>
+  </si>
+  <si>
+    <t>KA16120A</t>
+  </si>
+  <si>
+    <t>6151704450</t>
+  </si>
+  <si>
+    <t>KA16120B</t>
+  </si>
+  <si>
+    <t>6151704680</t>
+  </si>
+  <si>
+    <t>KA16085A</t>
+  </si>
+  <si>
+    <t>6151704690</t>
+  </si>
+  <si>
+    <t>KA16085B</t>
+  </si>
+  <si>
+    <t>6151704480</t>
+  </si>
+  <si>
+    <t>KA16075A</t>
+  </si>
+  <si>
+    <t>6151704520</t>
+  </si>
+  <si>
+    <t>KA16075B</t>
+  </si>
+  <si>
+    <t>6151704490</t>
+  </si>
+  <si>
+    <t>KA16060A</t>
+  </si>
+  <si>
+    <t>6151704530</t>
+  </si>
+  <si>
+    <t>KA16060B</t>
+  </si>
+  <si>
+    <t>6151704470</t>
+  </si>
+  <si>
+    <t>KA16120BY</t>
+  </si>
+  <si>
+    <t>Spare parts/ Accessories included 4</t>
+  </si>
+  <si>
+    <t>6151704500</t>
+  </si>
+  <si>
+    <t>KA16075BY</t>
+  </si>
+  <si>
+    <t>6151704510</t>
+  </si>
+  <si>
+    <t>KA16060BY</t>
+  </si>
+  <si>
+    <t>6151704380</t>
+  </si>
+  <si>
+    <t>KA16120A5VK</t>
+  </si>
+  <si>
     <t>Spare Parts/ Optional accessories</t>
   </si>
   <si>
-    <t>6151702040</t>
-[...142 lines deleted...]
-  <si>
     <t>6151704540</t>
   </si>
   <si>
     <t>KA16120B5VK</t>
   </si>
   <si>
     <t>6151704340</t>
   </si>
   <si>
     <t>KA16120H5K</t>
   </si>
   <si>
     <t>6151704560</t>
   </si>
   <si>
     <t>KA16120A45VK</t>
   </si>
   <si>
     <t>6151704580</t>
   </si>
   <si>
     <t>KA16120B45VK</t>
   </si>
   <si>
     <t>6151704370</t>
@@ -261,181 +291,106 @@
   <si>
     <t>6151704550</t>
   </si>
   <si>
     <t>KA16120A45</t>
   </si>
   <si>
     <t>6151704570</t>
   </si>
   <si>
     <t>KA16120B45</t>
   </si>
   <si>
     <t>6151704700</t>
   </si>
   <si>
     <t>KA16100B6FVK</t>
   </si>
   <si>
     <t>6151704410</t>
   </si>
   <si>
     <t>KA16135C4FK</t>
   </si>
   <si>
-    <t>Spare Parts/ Optional accessories 1</t>
+    <t>Spare parts/ Optional Accessories 1</t>
   </si>
   <si>
     <t>6151704430</t>
   </si>
   <si>
     <t>KA16120-9</t>
-  </si>
-[...73 lines deleted...]
-    <t>KA16060BY</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:C53"/>
+  <dimension ref="A1:C45"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="12.3492660522461" customWidth="1"/>
     <col min="2" max="2" width="15.8839569091797" customWidth="1"/>
     <col min="3" max="3" width="50.0747947692871" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>3</v>
       </c>
@@ -608,406 +563,318 @@
         <v>37</v>
       </c>
       <c r="C17" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="0" t="s">
         <v>38</v>
       </c>
       <c r="B18" s="0" t="s">
         <v>39</v>
       </c>
       <c r="C18" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="0" t="s">
         <v>40</v>
       </c>
       <c r="B19" s="0" t="s">
         <v>41</v>
       </c>
       <c r="C19" s="0" t="s">
-        <v>29</v>
+        <v>42</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="B20" s="0" t="s">
+        <v>44</v>
+      </c>
+      <c r="C20" s="0" t="s">
         <v>42</v>
-      </c>
-[...4 lines deleted...]
-        <v>29</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="0" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B21" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="C21" s="0" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B22" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="C22" s="0" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="0" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B23" s="0" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="C23" s="0" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="0" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B24" s="0" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="C24" s="0" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="0" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B25" s="0" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="C25" s="0" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="0" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B26" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="C26" s="0" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B27" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="C27" s="0" t="s">
-        <v>58</v>
+        <v>14</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="0" t="s">
         <v>59</v>
       </c>
       <c r="B28" s="0" t="s">
         <v>60</v>
       </c>
       <c r="C28" s="0" t="s">
-        <v>58</v>
+        <v>14</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="0" t="s">
         <v>61</v>
       </c>
       <c r="B29" s="0" t="s">
         <v>62</v>
       </c>
       <c r="C29" s="0" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="0" t="s">
         <v>63</v>
       </c>
       <c r="B30" s="0" t="s">
         <v>64</v>
       </c>
       <c r="C30" s="0" t="s">
-        <v>14</v>
+        <v>65</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="0" t="s">
+        <v>66</v>
+      </c>
+      <c r="B31" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="C31" s="0" t="s">
         <v>65</v>
-      </c>
-[...4 lines deleted...]
-        <v>14</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="0" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B32" s="0" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="C32" s="0" t="s">
-        <v>14</v>
+        <v>65</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="0" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B33" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="C33" s="0" t="s">
-        <v>14</v>
+        <v>72</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="0" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="B34" s="0" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="C34" s="0" t="s">
-        <v>14</v>
+        <v>72</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="0" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="B35" s="0" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="C35" s="0" t="s">
-        <v>14</v>
+        <v>72</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="0" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="B36" s="0" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="C36" s="0" t="s">
-        <v>14</v>
+        <v>72</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="0" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="B37" s="0" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="C37" s="0" t="s">
-        <v>14</v>
+        <v>72</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="0" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="B38" s="0" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="C38" s="0" t="s">
-        <v>14</v>
+        <v>72</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="0" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="B39" s="0" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="C39" s="0" t="s">
-        <v>14</v>
+        <v>72</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="0" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="B40" s="0" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="C40" s="0" t="s">
-        <v>85</v>
+        <v>72</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="0" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="B41" s="0" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="C41" s="0" t="s">
-        <v>85</v>
+        <v>72</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="B42" s="0" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="C42" s="0" t="s">
-        <v>14</v>
+        <v>72</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="0" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="B43" s="0" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="C43" s="0" t="s">
-        <v>14</v>
+        <v>72</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="0" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="B44" s="0" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="C44" s="0" t="s">
-        <v>14</v>
+        <v>95</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" s="0" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="B45" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="C45" s="0" t="s">
         <v>95</v>
-      </c>
-[...89 lines deleted...]
-        <v>108</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>