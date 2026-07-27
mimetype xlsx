--- v0 (2025-12-13)
+++ v1 (2026-07-27)
@@ -4,68 +4,68 @@
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Part" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="87" uniqueCount="87">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="71" uniqueCount="71">
   <si>
     <t>N. prodotto</t>
   </si>
   <si>
     <t>Nome prodotto</t>
   </si>
   <si>
     <t>Percorso</t>
   </si>
   <si>
     <t>6151700360</t>
   </si>
   <si>
     <t>K340-7</t>
   </si>
   <si>
-    <t>Spare Parts/ Optional Accesory</t>
+    <t>Spare parts/ Optional Accesory</t>
   </si>
   <si>
     <t>6151700350</t>
   </si>
   <si>
     <t>K331-7</t>
   </si>
   <si>
     <t>6151700340</t>
   </si>
   <si>
     <t>K325-7</t>
   </si>
   <si>
     <t>6151700330</t>
   </si>
   <si>
     <t>K320-7</t>
   </si>
   <si>
     <t>6151700320</t>
   </si>
   <si>
     <t>KC340-7</t>
   </si>
@@ -126,183 +126,135 @@
   <si>
     <t>6151701450</t>
   </si>
   <si>
     <t>KC325-9</t>
   </si>
   <si>
     <t>6151700270</t>
   </si>
   <si>
     <t>KC320-9</t>
   </si>
   <si>
     <t>6151701960</t>
   </si>
   <si>
     <t>KC318-9</t>
   </si>
   <si>
     <t>6151702030</t>
   </si>
   <si>
     <t>KA309C</t>
   </si>
   <si>
-    <t>Spare Parts/ Optional accessories</t>
+    <t>Spare parts/ Optional accessories</t>
   </si>
   <si>
     <t>6151702040</t>
   </si>
   <si>
     <t>KA309G</t>
   </si>
   <si>
     <t>6151700380</t>
   </si>
   <si>
     <t>KA312G</t>
   </si>
   <si>
     <t>6151700400</t>
   </si>
   <si>
     <t>KA312EG</t>
   </si>
   <si>
     <t>6151703100</t>
   </si>
   <si>
     <t>KA318G</t>
   </si>
   <si>
     <t>6151700440</t>
   </si>
   <si>
     <t>KA320G</t>
   </si>
   <si>
     <t>6151700480</t>
   </si>
   <si>
     <t>KA320EG</t>
   </si>
   <si>
-    <t>6151701470</t>
-[...7 lines deleted...]
-  <si>
     <t>6151700490</t>
   </si>
   <si>
     <t>KA313C4</t>
   </si>
   <si>
+    <t>Spare parts/ Silencer</t>
+  </si>
+  <si>
     <t>6151700500</t>
   </si>
   <si>
     <t>KA313EC4</t>
   </si>
   <si>
-    <t>6151704610</t>
-[...4 lines deleted...]
-  <si>
     <t>6151700410</t>
   </si>
   <si>
     <t>KA318C3</t>
   </si>
   <si>
-    <t>6151700450</t>
-[...4 lines deleted...]
-  <si>
     <t>6151700430</t>
   </si>
   <si>
     <t>KA320-7</t>
   </si>
   <si>
     <t>6151701480</t>
   </si>
   <si>
     <t>KA320-9</t>
   </si>
   <si>
-    <t>6151704880</t>
-[...10 lines deleted...]
-  <si>
     <t>6151700420</t>
   </si>
   <si>
     <t>KA320C3</t>
   </si>
   <si>
-    <t>6151700460</t>
-[...16 lines deleted...]
-  <si>
     <t>6151702060</t>
   </si>
   <si>
     <t>KA320-9FE</t>
   </si>
   <si>
-    <t>Spare Parts/ Optional Accessory</t>
+    <t>Spare parts/ Optional Accessory</t>
   </si>
   <si>
     <t>6151702050</t>
   </si>
   <si>
     <t>KA312-9FE</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
@@ -313,59 +265,59 @@
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:C41"/>
+  <dimension ref="A1:C33"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="12.3492660522461" customWidth="1"/>
     <col min="2" max="2" width="15.108473777771" customWidth="1"/>
-    <col min="3" max="3" width="30.6672515869141" customWidth="1"/>
+    <col min="3" max="3" width="30.6856670379639" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>3</v>
       </c>
       <c r="B2" s="0" t="s">
         <v>4</v>
       </c>
       <c r="C2" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="3">
@@ -673,131 +625,43 @@
         <v>63</v>
       </c>
       <c r="C30" s="0" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="0" t="s">
         <v>64</v>
       </c>
       <c r="B31" s="0" t="s">
         <v>65</v>
       </c>
       <c r="C31" s="0" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="0" t="s">
         <v>66</v>
       </c>
       <c r="B32" s="0" t="s">
         <v>67</v>
       </c>
       <c r="C32" s="0" t="s">
-        <v>55</v>
+        <v>68</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="0" t="s">
+        <v>69</v>
+      </c>
+      <c r="B33" s="0" t="s">
+        <v>70</v>
+      </c>
+      <c r="C33" s="0" t="s">
         <v>68</v>
-      </c>
-[...92 lines deleted...]
-        <v>84</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>