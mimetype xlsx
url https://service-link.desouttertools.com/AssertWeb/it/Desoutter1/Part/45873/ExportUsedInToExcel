--- v0 (2025-12-13)
+++ v1 (2026-09-23)
@@ -36,51 +36,51 @@
   <si>
     <t>Percorso</t>
   </si>
   <si>
     <t>6151700130</t>
   </si>
   <si>
     <t>KL1120A5</t>
   </si>
   <si>
     <t>Spare Parts/ Ø 127 (5") Sanding with standard abrasive disc (max 12000 rpm)</t>
   </si>
   <si>
     <t>6151701810</t>
   </si>
   <si>
     <t>KL1120B5</t>
   </si>
   <si>
     <t>6151704350</t>
   </si>
   <si>
     <t>KA16120A</t>
   </si>
   <si>
-    <t>Spare Parts/ Sanding kit for standard abrasive disc Ø5” (127mm)</t>
+    <t>Spare parts/ Sanding kit for standard abrasive disc Ø5” (127mm)</t>
   </si>
   <si>
     <t>6151704450</t>
   </si>
   <si>
     <t>KA16120B</t>
   </si>
   <si>
     <t>6151704680</t>
   </si>
   <si>
     <t>KA16085A</t>
   </si>
   <si>
     <t>6151704690</t>
   </si>
   <si>
     <t>KA16085B</t>
   </si>
   <si>
     <t>6151704480</t>
   </si>
   <si>
     <t>KA16075A</t>
   </si>