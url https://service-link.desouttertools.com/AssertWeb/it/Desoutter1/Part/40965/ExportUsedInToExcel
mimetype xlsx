--- v0 (2026-04-30)
+++ v1 (2026-09-21)
@@ -30,51 +30,51 @@
   <si>
     <t>N. prodotto</t>
   </si>
   <si>
     <t>Nome prodotto</t>
   </si>
   <si>
     <t>Percorso</t>
   </si>
   <si>
     <t>2051476644</t>
   </si>
   <si>
     <t>DR500-P1800-C10</t>
   </si>
   <si>
     <t>Spare parts/ Optional accessories</t>
   </si>
   <si>
     <t>6151762560</t>
   </si>
   <si>
     <t>XPB-1000-K8</t>
   </si>
   <si>
-    <t>Spare parts/ General view</t>
+    <t>Spare parts/ General View</t>
   </si>
   <si>
     <t>6151762570</t>
   </si>
   <si>
     <t>XPB-3000-K8</t>
   </si>
   <si>
     <t>6151762580</t>
   </si>
   <si>
     <t>XPB-6000-K8</t>
   </si>
   <si>
     <t>6151763220</t>
   </si>
   <si>
     <t>XPB-1000-K8-P</t>
   </si>
   <si>
     <t>6151763320</t>
   </si>
   <si>
     <t>XPB-3000-K8-P</t>
   </si>