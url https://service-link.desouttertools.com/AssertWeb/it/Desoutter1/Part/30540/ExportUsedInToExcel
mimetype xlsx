--- v0 (2026-04-30)
+++ v1 (2026-09-21)
@@ -102,51 +102,51 @@
   <si>
     <t>DR750-P1300-C10</t>
   </si>
   <si>
     <t>2051472444</t>
   </si>
   <si>
     <t>DR350-P1000-C10</t>
   </si>
   <si>
     <t>Spare parts/ Included accessories</t>
   </si>
   <si>
     <t>2051472424</t>
   </si>
   <si>
     <t>DR350-P550-C10</t>
   </si>
   <si>
     <t>2051476644</t>
   </si>
   <si>
     <t>DR500-P1800-C10</t>
   </si>
   <si>
-    <t>Spare parts/ General view</t>
+    <t>Spare parts/ General View</t>
   </si>
   <si>
     <t>Spare parts/ Accessories included</t>
   </si>
   <si>
     <t>2051476614</t>
   </si>
   <si>
     <t>DR500-P1400-C10</t>
   </si>
   <si>
     <t>2051476584</t>
   </si>
   <si>
     <t>DR500-P1000-C10</t>
   </si>
   <si>
     <t>6151760550</t>
   </si>
   <si>
     <t>Spare parts/ ACC. INCL. : CHUCK</t>
   </si>
   <si>
     <t>6151760530</t>
   </si>