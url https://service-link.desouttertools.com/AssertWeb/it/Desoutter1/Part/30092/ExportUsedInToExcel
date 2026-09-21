--- v0 (2026-04-30)
+++ v1 (2026-09-21)
@@ -87,51 +87,51 @@
   <si>
     <t>DR750-P20000-C8</t>
   </si>
   <si>
     <t>Spare Parts/ Accessories included</t>
   </si>
   <si>
     <t>1465124</t>
   </si>
   <si>
     <t>DR750-P6000-C8</t>
   </si>
   <si>
     <t>1465114</t>
   </si>
   <si>
     <t>DR750-P4100-C8</t>
   </si>
   <si>
     <t>6151761770</t>
   </si>
   <si>
     <t>DR450-T650-SHD-90</t>
   </si>
   <si>
-    <t>Spare parts/ General view</t>
+    <t>Spare parts/ General View</t>
   </si>
   <si>
     <t>6151761780</t>
   </si>
   <si>
     <t>DR450-T1000-SHD-90</t>
   </si>
   <si>
     <t>6151761790</t>
   </si>
   <si>
     <t>DR450-T1800-SHD-90</t>
   </si>
   <si>
     <t>6151761920</t>
   </si>
   <si>
     <t>DR450-T4000-SHD-90</t>
   </si>
   <si>
     <t>6151760430</t>
   </si>
   <si>
     <t>DR300-T2000-THD-90</t>
   </si>