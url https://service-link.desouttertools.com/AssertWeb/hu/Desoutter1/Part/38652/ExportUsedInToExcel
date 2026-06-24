--- v0 (2026-03-16)
+++ v1 (2026-06-24)
@@ -4,51 +4,51 @@
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Part" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="241" uniqueCount="241">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="225" uniqueCount="225">
   <si>
     <t>Termékszám.</t>
   </si>
   <si>
     <t>Termék neve</t>
   </si>
   <si>
     <t>Path</t>
   </si>
   <si>
     <t>2051475394</t>
   </si>
   <si>
     <t>DR300-T5500-T5-30</t>
   </si>
   <si>
     <t>Spare Parts/ Accessories</t>
   </si>
   <si>
     <t>2051475334</t>
   </si>
   <si>
     <t>DR300-T2000-T5-30</t>
   </si>
   <si>
@@ -459,219 +459,171 @@
   <si>
     <t>2051475284</t>
   </si>
   <si>
     <t>DR350-P3000-QR</t>
   </si>
   <si>
     <t>2051479814</t>
   </si>
   <si>
     <t>DR350-P1000-QR</t>
   </si>
   <si>
     <t>2051479804</t>
   </si>
   <si>
     <t>DR350-P550-QR</t>
   </si>
   <si>
     <t>6151700360</t>
   </si>
   <si>
     <t>K340-7</t>
   </si>
   <si>
-    <t>Spare Parts/ Included Accesory</t>
+    <t>Spare parts/ Included Accesory</t>
   </si>
   <si>
     <t>6151700350</t>
   </si>
   <si>
     <t>K331-7</t>
   </si>
   <si>
     <t>6151700340</t>
   </si>
   <si>
     <t>K325-7</t>
   </si>
   <si>
     <t>6151700330</t>
   </si>
   <si>
     <t>K320-7</t>
   </si>
   <si>
     <t>6151700320</t>
   </si>
   <si>
     <t>KC340-7</t>
   </si>
   <si>
     <t>6151700310</t>
   </si>
   <si>
     <t>KC331-7</t>
   </si>
   <si>
     <t>6151700300</t>
   </si>
   <si>
     <t>KC325-7</t>
   </si>
   <si>
     <t>6151700290</t>
   </si>
   <si>
     <t>KC320-7</t>
   </si>
   <si>
-    <t>6151702660</t>
-[...7 lines deleted...]
-  <si>
     <t>6151700490</t>
   </si>
   <si>
     <t>KA313C4</t>
   </si>
   <si>
+    <t>Spare parts/ Accessories included</t>
+  </si>
+  <si>
     <t>6151700500</t>
   </si>
   <si>
     <t>KA313EC4</t>
   </si>
   <si>
-    <t>6151704610</t>
-[...4 lines deleted...]
-  <si>
     <t>6151700410</t>
   </si>
   <si>
     <t>KA318C3</t>
   </si>
   <si>
-    <t>6151700450</t>
-[...4 lines deleted...]
-  <si>
     <t>6151700430</t>
   </si>
   <si>
     <t>KA320-7</t>
   </si>
   <si>
     <t>6151701480</t>
   </si>
   <si>
     <t>KA320-9</t>
   </si>
   <si>
-    <t>6151704880</t>
-[...10 lines deleted...]
-  <si>
     <t>6151700420</t>
   </si>
   <si>
     <t>KA320C3</t>
   </si>
   <si>
-    <t>6151700460</t>
-[...16 lines deleted...]
-  <si>
     <t>6151705220</t>
   </si>
   <si>
     <t>KA3.135-7</t>
   </si>
   <si>
     <t>6151705230</t>
   </si>
   <si>
     <t>KA3.36-7</t>
   </si>
   <si>
     <t>6151705240</t>
   </si>
   <si>
     <t>KA3.21-7</t>
   </si>
   <si>
     <t>6151705250</t>
   </si>
   <si>
     <t>KA3.36A</t>
   </si>
   <si>
     <t>2050503533</t>
   </si>
   <si>
     <t>Q/R standard 90° collet 8mm</t>
   </si>
   <si>
-    <t>Spare Parts/ Accessories included 2</t>
+    <t>Spare parts/ Accessories included 2</t>
   </si>
   <si>
     <t>6151760970</t>
   </si>
   <si>
-    <t>Spare Parts/ OPTIONAL TOOLING</t>
+    <t>Spare parts/ OPTIONAL TOOLING</t>
   </si>
   <si>
     <t>6151760980</t>
   </si>
   <si>
     <t>6151760990</t>
   </si>
   <si>
     <t>6151761000</t>
   </si>
   <si>
     <t>6151761010</t>
   </si>
   <si>
     <t>6151761020</t>
   </si>
   <si>
     <t>6151761030</t>
   </si>
   <si>
     <t>6151761040</t>
   </si>
   <si>
     <t>6151761050</t>
   </si>
@@ -775,59 +727,59 @@
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:C129"/>
+  <dimension ref="A1:C121"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="13.0684814453125" customWidth="1"/>
     <col min="2" max="2" width="26.9064636230469" customWidth="1"/>
-    <col min="3" max="3" width="34.0280227661133" customWidth="1"/>
+    <col min="3" max="3" width="32.4136238098145" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>3</v>
       </c>
       <c r="B2" s="0" t="s">
         <v>4</v>
       </c>
       <c r="C2" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="3">
@@ -1795,439 +1747,351 @@
         <v>184</v>
       </c>
       <c r="C90" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="91">
       <c r="A91" s="0" t="s">
         <v>185</v>
       </c>
       <c r="B91" s="0" t="s">
         <v>186</v>
       </c>
       <c r="C91" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="92">
       <c r="A92" s="0" t="s">
         <v>187</v>
       </c>
       <c r="B92" s="0" t="s">
         <v>188</v>
       </c>
       <c r="C92" s="0" t="s">
-        <v>168</v>
+        <v>189</v>
       </c>
     </row>
     <row r="93">
       <c r="A93" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="B93" s="0" t="s">
-        <v>190</v>
+        <v>89</v>
       </c>
       <c r="C93" s="0" t="s">
-        <v>168</v>
+        <v>191</v>
       </c>
     </row>
     <row r="94">
       <c r="A94" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="B94" s="0" t="s">
-        <v>192</v>
+        <v>87</v>
       </c>
       <c r="C94" s="0" t="s">
-        <v>168</v>
+        <v>191</v>
       </c>
     </row>
     <row r="95">
       <c r="A95" s="0" t="s">
         <v>193</v>
       </c>
       <c r="B95" s="0" t="s">
-        <v>194</v>
+        <v>85</v>
       </c>
       <c r="C95" s="0" t="s">
-        <v>168</v>
+        <v>191</v>
       </c>
     </row>
     <row r="96">
       <c r="A96" s="0" t="s">
-        <v>195</v>
+        <v>194</v>
       </c>
       <c r="B96" s="0" t="s">
-        <v>196</v>
+        <v>83</v>
       </c>
       <c r="C96" s="0" t="s">
-        <v>168</v>
+        <v>191</v>
       </c>
     </row>
     <row r="97">
       <c r="A97" s="0" t="s">
-        <v>197</v>
+        <v>195</v>
       </c>
       <c r="B97" s="0" t="s">
-        <v>198</v>
+        <v>95</v>
       </c>
       <c r="C97" s="0" t="s">
-        <v>168</v>
+        <v>191</v>
       </c>
     </row>
     <row r="98">
       <c r="A98" s="0" t="s">
-        <v>199</v>
+        <v>196</v>
       </c>
       <c r="B98" s="0" t="s">
-        <v>200</v>
+        <v>81</v>
       </c>
       <c r="C98" s="0" t="s">
-        <v>168</v>
+        <v>191</v>
       </c>
     </row>
     <row r="99">
       <c r="A99" s="0" t="s">
-        <v>201</v>
+        <v>197</v>
       </c>
       <c r="B99" s="0" t="s">
-        <v>202</v>
+        <v>79</v>
       </c>
       <c r="C99" s="0" t="s">
-        <v>168</v>
+        <v>191</v>
       </c>
     </row>
     <row r="100">
       <c r="A100" s="0" t="s">
-        <v>203</v>
+        <v>198</v>
       </c>
       <c r="B100" s="0" t="s">
-        <v>204</v>
+        <v>113</v>
       </c>
       <c r="C100" s="0" t="s">
-        <v>205</v>
+        <v>191</v>
       </c>
     </row>
     <row r="101">
       <c r="A101" s="0" t="s">
-        <v>206</v>
+        <v>199</v>
       </c>
       <c r="B101" s="0" t="s">
-        <v>89</v>
+        <v>111</v>
       </c>
       <c r="C101" s="0" t="s">
-        <v>207</v>
+        <v>191</v>
       </c>
     </row>
     <row r="102">
       <c r="A102" s="0" t="s">
-        <v>208</v>
+        <v>200</v>
       </c>
       <c r="B102" s="0" t="s">
-        <v>87</v>
+        <v>109</v>
       </c>
       <c r="C102" s="0" t="s">
-        <v>207</v>
+        <v>191</v>
       </c>
     </row>
     <row r="103">
       <c r="A103" s="0" t="s">
-        <v>209</v>
+        <v>201</v>
       </c>
       <c r="B103" s="0" t="s">
-        <v>85</v>
+        <v>107</v>
       </c>
       <c r="C103" s="0" t="s">
-        <v>207</v>
+        <v>191</v>
       </c>
     </row>
     <row r="104">
       <c r="A104" s="0" t="s">
-        <v>210</v>
+        <v>202</v>
       </c>
       <c r="B104" s="0" t="s">
-        <v>83</v>
+        <v>119</v>
       </c>
       <c r="C104" s="0" t="s">
-        <v>207</v>
+        <v>191</v>
       </c>
     </row>
     <row r="105">
       <c r="A105" s="0" t="s">
-        <v>211</v>
+        <v>203</v>
       </c>
       <c r="B105" s="0" t="s">
-        <v>95</v>
+        <v>105</v>
       </c>
       <c r="C105" s="0" t="s">
-        <v>207</v>
+        <v>191</v>
       </c>
     </row>
     <row r="106">
       <c r="A106" s="0" t="s">
-        <v>212</v>
+        <v>204</v>
       </c>
       <c r="B106" s="0" t="s">
-        <v>81</v>
+        <v>103</v>
       </c>
       <c r="C106" s="0" t="s">
-        <v>207</v>
+        <v>191</v>
       </c>
     </row>
     <row r="107">
       <c r="A107" s="0" t="s">
-        <v>213</v>
+        <v>205</v>
       </c>
       <c r="B107" s="0" t="s">
-        <v>79</v>
+        <v>206</v>
       </c>
       <c r="C107" s="0" t="s">
-        <v>207</v>
+        <v>191</v>
       </c>
     </row>
     <row r="108">
       <c r="A108" s="0" t="s">
-        <v>214</v>
+        <v>207</v>
       </c>
       <c r="B108" s="0" t="s">
-        <v>113</v>
+        <v>208</v>
       </c>
       <c r="C108" s="0" t="s">
-        <v>207</v>
+        <v>191</v>
       </c>
     </row>
     <row r="109">
       <c r="A109" s="0" t="s">
-        <v>215</v>
+        <v>209</v>
       </c>
       <c r="B109" s="0" t="s">
-        <v>111</v>
+        <v>210</v>
       </c>
       <c r="C109" s="0" t="s">
-        <v>207</v>
+        <v>191</v>
       </c>
     </row>
     <row r="110">
       <c r="A110" s="0" t="s">
-        <v>216</v>
+        <v>211</v>
       </c>
       <c r="B110" s="0" t="s">
-        <v>109</v>
+        <v>212</v>
       </c>
       <c r="C110" s="0" t="s">
-        <v>207</v>
+        <v>191</v>
       </c>
     </row>
     <row r="111">
       <c r="A111" s="0" t="s">
-        <v>217</v>
+        <v>213</v>
       </c>
       <c r="B111" s="0" t="s">
-        <v>107</v>
+        <v>214</v>
       </c>
       <c r="C111" s="0" t="s">
-        <v>207</v>
+        <v>191</v>
       </c>
     </row>
     <row r="112">
       <c r="A112" s="0" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="B112" s="0" t="s">
-        <v>119</v>
+        <v>101</v>
       </c>
       <c r="C112" s="0" t="s">
-        <v>207</v>
+        <v>191</v>
       </c>
     </row>
     <row r="113">
       <c r="A113" s="0" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
       <c r="B113" s="0" t="s">
-        <v>105</v>
+        <v>99</v>
       </c>
       <c r="C113" s="0" t="s">
-        <v>207</v>
+        <v>191</v>
       </c>
     </row>
     <row r="114">
       <c r="A114" s="0" t="s">
-        <v>220</v>
+        <v>217</v>
       </c>
       <c r="B114" s="0" t="s">
-        <v>103</v>
+        <v>97</v>
       </c>
       <c r="C114" s="0" t="s">
-        <v>207</v>
+        <v>191</v>
       </c>
     </row>
     <row r="115">
       <c r="A115" s="0" t="s">
-        <v>221</v>
+        <v>218</v>
       </c>
       <c r="B115" s="0" t="s">
-        <v>222</v>
+        <v>93</v>
       </c>
       <c r="C115" s="0" t="s">
-        <v>207</v>
+        <v>191</v>
       </c>
     </row>
     <row r="116">
       <c r="A116" s="0" t="s">
-        <v>223</v>
+        <v>219</v>
       </c>
       <c r="B116" s="0" t="s">
-        <v>224</v>
+        <v>91</v>
       </c>
       <c r="C116" s="0" t="s">
-        <v>207</v>
+        <v>191</v>
       </c>
     </row>
     <row r="117">
       <c r="A117" s="0" t="s">
-        <v>225</v>
+        <v>220</v>
       </c>
       <c r="B117" s="0" t="s">
-        <v>226</v>
+        <v>125</v>
       </c>
       <c r="C117" s="0" t="s">
-        <v>207</v>
+        <v>191</v>
       </c>
     </row>
     <row r="118">
       <c r="A118" s="0" t="s">
-        <v>227</v>
+        <v>221</v>
       </c>
       <c r="B118" s="0" t="s">
-        <v>228</v>
+        <v>123</v>
       </c>
       <c r="C118" s="0" t="s">
-        <v>207</v>
+        <v>191</v>
       </c>
     </row>
     <row r="119">
       <c r="A119" s="0" t="s">
-        <v>229</v>
+        <v>222</v>
       </c>
       <c r="B119" s="0" t="s">
-        <v>230</v>
+        <v>121</v>
       </c>
       <c r="C119" s="0" t="s">
-        <v>207</v>
+        <v>191</v>
       </c>
     </row>
     <row r="120">
       <c r="A120" s="0" t="s">
-        <v>231</v>
+        <v>223</v>
       </c>
       <c r="B120" s="0" t="s">
-        <v>101</v>
+        <v>117</v>
       </c>
       <c r="C120" s="0" t="s">
-        <v>207</v>
+        <v>191</v>
       </c>
     </row>
     <row r="121">
       <c r="A121" s="0" t="s">
-        <v>232</v>
+        <v>224</v>
       </c>
       <c r="B121" s="0" t="s">
-        <v>99</v>
+        <v>115</v>
       </c>
       <c r="C121" s="0" t="s">
-        <v>207</v>
-[...87 lines deleted...]
-        <v>207</v>
+        <v>191</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>