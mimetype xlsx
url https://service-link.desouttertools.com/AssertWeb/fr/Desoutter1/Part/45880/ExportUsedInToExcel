--- v0 (2025-12-15)
+++ v1 (2026-09-23)
@@ -30,51 +30,51 @@
   <si>
     <t>N° produit</t>
   </si>
   <si>
     <t>Nom du produit</t>
   </si>
   <si>
     <t>Voie</t>
   </si>
   <si>
     <t>6151700130</t>
   </si>
   <si>
     <t>KL1120A5</t>
   </si>
   <si>
     <t>Spare Parts/ Ø127 (5") Sanding with semi-rigid disc (max. 12000 rpm.)</t>
   </si>
   <si>
     <t>6151704350</t>
   </si>
   <si>
     <t>KA16120A</t>
   </si>
   <si>
-    <t>Spare Parts/ Sanding kit for semi-rigid disc Ø5” (127mm)</t>
+    <t>Spare parts/ Sanding kit for semi-rigid disc Ø5” (127mm)</t>
   </si>
   <si>
     <t>6151704680</t>
   </si>
   <si>
     <t>KA16085A</t>
   </si>
   <si>
     <t>6151704480</t>
   </si>
   <si>
     <t>KA16075A</t>
   </si>
   <si>
     <t>6151704490</t>
   </si>
   <si>
     <t>KA16060A</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>