--- v0 (2025-12-15)
+++ v1 (2026-07-27)
@@ -4,61 +4,139 @@
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Part" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="56" uniqueCount="56">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="57" uniqueCount="57">
   <si>
     <t>Nº de producto</t>
   </si>
   <si>
     <t>Nombre del producto</t>
   </si>
   <si>
     <t>Ruta</t>
   </si>
   <si>
+    <t>6151704460</t>
+  </si>
+  <si>
+    <t>KA16135C4S</t>
+  </si>
+  <si>
+    <t>Spare parts/ Optional accessories</t>
+  </si>
+  <si>
+    <t>6151704350</t>
+  </si>
+  <si>
+    <t>KA16120A</t>
+  </si>
+  <si>
+    <t>6151704450</t>
+  </si>
+  <si>
+    <t>KA16120B</t>
+  </si>
+  <si>
+    <t>6151704680</t>
+  </si>
+  <si>
+    <t>KA16085A</t>
+  </si>
+  <si>
+    <t>6151704690</t>
+  </si>
+  <si>
+    <t>KA16085B</t>
+  </si>
+  <si>
+    <t>6151704480</t>
+  </si>
+  <si>
+    <t>KA16075A</t>
+  </si>
+  <si>
+    <t>6151704520</t>
+  </si>
+  <si>
+    <t>KA16075B</t>
+  </si>
+  <si>
+    <t>6151704490</t>
+  </si>
+  <si>
+    <t>KA16060A</t>
+  </si>
+  <si>
+    <t>6151704530</t>
+  </si>
+  <si>
+    <t>KA16060B</t>
+  </si>
+  <si>
+    <t>6151704470</t>
+  </si>
+  <si>
+    <t>KA16120BY</t>
+  </si>
+  <si>
+    <t>Spare parts/ Accessories included 4</t>
+  </si>
+  <si>
+    <t>6151704500</t>
+  </si>
+  <si>
+    <t>KA16075BY</t>
+  </si>
+  <si>
+    <t>6151704510</t>
+  </si>
+  <si>
+    <t>KA16060BY</t>
+  </si>
+  <si>
     <t>6151704380</t>
   </si>
   <si>
     <t>KA16120A5VK</t>
   </si>
   <si>
     <t>Spare Parts/ Optional accessories</t>
   </si>
   <si>
     <t>6151704540</t>
   </si>
   <si>
     <t>KA16120B5VK</t>
   </si>
   <si>
     <t>6151704340</t>
   </si>
   <si>
     <t>KA16120H5K</t>
   </si>
   <si>
     <t>6151704560</t>
   </si>
   <si>
     <t>KA16120A45VK</t>
@@ -90,132 +168,57 @@
   <si>
     <t>6151704550</t>
   </si>
   <si>
     <t>KA16120A45</t>
   </si>
   <si>
     <t>6151704570</t>
   </si>
   <si>
     <t>KA16120B45</t>
   </si>
   <si>
     <t>6151704700</t>
   </si>
   <si>
     <t>KA16100B6FVK</t>
   </si>
   <si>
     <t>6151704410</t>
   </si>
   <si>
     <t>KA16135C4FK</t>
   </si>
   <si>
-    <t>Spare Parts/ Optional accessories 1</t>
+    <t>Spare parts/ Optional Accessories 1</t>
   </si>
   <si>
     <t>6151704430</t>
   </si>
   <si>
     <t>KA16120-9</t>
-  </si>
-[...73 lines deleted...]
-    <t>KA16060BY</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
@@ -228,51 +231,51 @@
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:C26"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="14.9652433395386" customWidth="1"/>
     <col min="2" max="2" width="20.3700981140137" customWidth="1"/>
-    <col min="3" max="3" width="32.3952102661133" customWidth="1"/>
+    <col min="3" max="3" width="32.4831924438477" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>3</v>
       </c>
       <c r="B2" s="0" t="s">
         <v>4</v>
       </c>
       <c r="C2" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="3">
@@ -349,197 +352,197 @@
         <v>19</v>
       </c>
       <c r="C9" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="0" t="s">
         <v>20</v>
       </c>
       <c r="B10" s="0" t="s">
         <v>21</v>
       </c>
       <c r="C10" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="0" t="s">
         <v>22</v>
       </c>
       <c r="B11" s="0" t="s">
         <v>23</v>
       </c>
       <c r="C11" s="0" t="s">
-        <v>5</v>
+        <v>24</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="0" t="s">
+        <v>25</v>
+      </c>
+      <c r="B12" s="0" t="s">
+        <v>26</v>
+      </c>
+      <c r="C12" s="0" t="s">
         <v>24</v>
-      </c>
-[...4 lines deleted...]
-        <v>5</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="0" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B13" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="C13" s="0" t="s">
-        <v>28</v>
+        <v>24</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="0" t="s">
         <v>29</v>
       </c>
       <c r="B14" s="0" t="s">
         <v>30</v>
       </c>
       <c r="C14" s="0" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="0" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B15" s="0" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="C15" s="0" t="s">
-        <v>5</v>
+        <v>31</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="0" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B16" s="0" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="C16" s="0" t="s">
-        <v>5</v>
+        <v>31</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="0" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B17" s="0" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="C17" s="0" t="s">
-        <v>5</v>
+        <v>31</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="0" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B18" s="0" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="C18" s="0" t="s">
-        <v>5</v>
+        <v>31</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="0" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B19" s="0" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="C19" s="0" t="s">
-        <v>5</v>
+        <v>31</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B20" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="C20" s="0" t="s">
-        <v>5</v>
+        <v>31</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B21" s="0" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="C21" s="0" t="s">
-        <v>5</v>
+        <v>31</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B22" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="C22" s="0" t="s">
-        <v>5</v>
+        <v>31</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B23" s="0" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="C23" s="0" t="s">
-        <v>5</v>
+        <v>31</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="0" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B24" s="0" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="C24" s="0" t="s">
-        <v>51</v>
+        <v>31</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="0" t="s">
         <v>52</v>
       </c>
       <c r="B25" s="0" t="s">
         <v>53</v>
       </c>
       <c r="C25" s="0" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="B26" s="0" t="s">
+        <v>56</v>
+      </c>
+      <c r="C26" s="0" t="s">
         <v>54</v>
-      </c>
-[...4 lines deleted...]
-        <v>51</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>