--- v0 (2025-12-15)
+++ v1 (2026-06-10)
@@ -168,69 +168,69 @@
   <si>
     <t>2051476084</t>
   </si>
   <si>
     <t>DR300-T2000-S6-360</t>
   </si>
   <si>
     <t>2051476054</t>
   </si>
   <si>
     <t>DR300-T1000-S6-360</t>
   </si>
   <si>
     <t>2051476024</t>
   </si>
   <si>
     <t>DR300-T550-S6-360</t>
   </si>
   <si>
     <t>2050503383</t>
   </si>
   <si>
     <t>Q/R standard 90° collet</t>
   </si>
   <si>
-    <t>Spare Parts/ Collet for standard angle drills</t>
+    <t>Spare parts/ Collet for standard angle drills</t>
   </si>
   <si>
     <t>6153987025</t>
   </si>
   <si>
     <t>Q/R standard 45° collet</t>
   </si>
   <si>
     <t>2050503413</t>
   </si>
   <si>
     <t>Q/R standard 360° collet</t>
   </si>
   <si>
     <t>6151760970</t>
   </si>
   <si>
-    <t>Spare Parts/ ACC : COLLET</t>
+    <t>Spare parts/ ACC : COLLET</t>
   </si>
   <si>
     <t>6151760980</t>
   </si>
   <si>
     <t>6151760990</t>
   </si>
   <si>
     <t>6151761000</t>
   </si>
   <si>
     <t>6151761020</t>
   </si>
   <si>
     <t>6151761030</t>
   </si>
   <si>
     <t>6151761040</t>
   </si>
   <si>
     <t>6151761050</t>
   </si>
   <si>
     <t>6151761060</t>
   </si>
@@ -306,51 +306,51 @@
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:C45"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="14.9652433395386" customWidth="1"/>
     <col min="2" max="2" width="24.2076148986816" customWidth="1"/>
-    <col min="3" max="3" width="39.0052261352539" customWidth="1"/>
+    <col min="3" max="3" width="39.0236434936523" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>3</v>
       </c>
       <c r="B2" s="0" t="s">
         <v>4</v>
       </c>
       <c r="C2" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="3">