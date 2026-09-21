--- v0 (2025-12-13)
+++ v1 (2026-09-21)
@@ -4,155 +4,161 @@
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Part" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="47" uniqueCount="47">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="49" uniqueCount="49">
   <si>
     <t>Nº de producto</t>
   </si>
   <si>
     <t>Nombre del producto</t>
   </si>
   <si>
     <t>Ruta</t>
   </si>
   <si>
     <t>6151657250</t>
   </si>
   <si>
     <t>ELS7-360-A4S</t>
   </si>
   <si>
+    <t>Spare parts/ General View</t>
+  </si>
+  <si>
+    <t>Spare parts/ Kit color ring</t>
+  </si>
+  <si>
+    <t>6151656280</t>
+  </si>
+  <si>
+    <t>ELS7-880-A</t>
+  </si>
+  <si>
+    <t>6151658880</t>
+  </si>
+  <si>
+    <t>ELS7-880-A10S</t>
+  </si>
+  <si>
+    <t>6151656290</t>
+  </si>
+  <si>
+    <t>ELS15-480-A</t>
+  </si>
+  <si>
+    <t>6151658390</t>
+  </si>
+  <si>
+    <t>ELS15-480-A4S</t>
+  </si>
+  <si>
+    <t>6151656300</t>
+  </si>
+  <si>
+    <t>ELS30-300-A</t>
+  </si>
+  <si>
+    <t>6151656310</t>
+  </si>
+  <si>
+    <t>ELS45-180-A</t>
+  </si>
+  <si>
+    <t>6151656320</t>
+  </si>
+  <si>
+    <t>ELS60-160-A</t>
+  </si>
+  <si>
+    <t>6151661040</t>
+  </si>
+  <si>
+    <t>ELC7-360-A4S-W</t>
+  </si>
+  <si>
+    <t>6151661050</t>
+  </si>
+  <si>
+    <t>ELC7-880-A-W</t>
+  </si>
+  <si>
+    <t>6151661060</t>
+  </si>
+  <si>
+    <t>ELC15-480-A-W</t>
+  </si>
+  <si>
+    <t>6151661070</t>
+  </si>
+  <si>
+    <t>ELC30-300-A-W</t>
+  </si>
+  <si>
+    <t>6151661080</t>
+  </si>
+  <si>
+    <t>ELC45-180-A-W</t>
+  </si>
+  <si>
+    <t>6151661090</t>
+  </si>
+  <si>
+    <t>ELC60-160-A-W</t>
+  </si>
+  <si>
+    <t>6151657260</t>
+  </si>
+  <si>
+    <t>ELC7-360-A4S-Z</t>
+  </si>
+  <si>
     <t>Spare Parts/ General View</t>
   </si>
   <si>
     <t>Spare Parts/ Kit color ring</t>
-  </si>
-[...82 lines deleted...]
-    <t>ELC7-360-A4S-Z</t>
   </si>
   <si>
     <t>6151657070</t>
   </si>
   <si>
     <t>ELC7-880-A-Z</t>
   </si>
   <si>
     <t>6151657080</t>
   </si>
   <si>
     <t>ELC15-480-A-Z</t>
   </si>
   <si>
     <t>6151658400</t>
   </si>
   <si>
     <t>ELC15-480-A4S-Z</t>
   </si>
   <si>
     <t>6151657090</t>
   </si>
   <si>
     <t>ELC30-300-A-Z</t>
   </si>
@@ -201,51 +207,51 @@
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:C43"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="14.9652433395386" customWidth="1"/>
     <col min="2" max="2" width="20.3700981140137" customWidth="1"/>
-    <col min="3" max="3" width="24.4234828948975" customWidth="1"/>
+    <col min="3" max="3" width="24.4418983459473" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>3</v>
       </c>
       <c r="B2" s="0" t="s">
         <v>4</v>
       </c>
       <c r="C2" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="3">
@@ -531,175 +537,175 @@
         <v>32</v>
       </c>
       <c r="C28" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="0" t="s">
         <v>31</v>
       </c>
       <c r="B29" s="0" t="s">
         <v>32</v>
       </c>
       <c r="C29" s="0" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="0" t="s">
         <v>33</v>
       </c>
       <c r="B30" s="0" t="s">
         <v>34</v>
       </c>
       <c r="C30" s="0" t="s">
-        <v>5</v>
+        <v>35</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="0" t="s">
         <v>33</v>
       </c>
       <c r="B31" s="0" t="s">
         <v>34</v>
       </c>
       <c r="C31" s="0" t="s">
-        <v>6</v>
+        <v>36</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="0" t="s">
+        <v>37</v>
+      </c>
+      <c r="B32" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="C32" s="0" t="s">
         <v>35</v>
-      </c>
-[...4 lines deleted...]
-        <v>5</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="0" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="B33" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="C33" s="0" t="s">
         <v>36</v>
-      </c>
-[...1 lines deleted...]
-        <v>6</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="0" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="B34" s="0" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="C34" s="0" t="s">
-        <v>5</v>
+        <v>35</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="0" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="B35" s="0" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="C35" s="0" t="s">
-        <v>6</v>
+        <v>36</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="0" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="B36" s="0" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="C36" s="0" t="s">
-        <v>5</v>
+        <v>35</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="0" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="B37" s="0" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="C37" s="0" t="s">
-        <v>6</v>
+        <v>36</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="0" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="B38" s="0" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="C38" s="0" t="s">
-        <v>5</v>
+        <v>35</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="0" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="B39" s="0" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="C39" s="0" t="s">
-        <v>6</v>
+        <v>36</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="0" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="B40" s="0" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="C40" s="0" t="s">
-        <v>5</v>
+        <v>35</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="0" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="B41" s="0" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="C41" s="0" t="s">
-        <v>6</v>
+        <v>36</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="0" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="B42" s="0" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="C42" s="0" t="s">
-        <v>5</v>
+        <v>35</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="0" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="B43" s="0" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="C43" s="0" t="s">
-        <v>6</v>
+        <v>36</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>