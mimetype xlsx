--- v0 (2026-03-21)
+++ v1 (2026-07-27)
@@ -4,51 +4,51 @@
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Part" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="150" uniqueCount="150">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="134" uniqueCount="134">
   <si>
     <t>Product No.</t>
   </si>
   <si>
     <t>Product name</t>
   </si>
   <si>
     <t>Path</t>
   </si>
   <si>
     <t>6151700740</t>
   </si>
   <si>
     <t>SV3-8</t>
   </si>
   <si>
     <t>Spare Parts/ Air hose nipple</t>
   </si>
   <si>
     <t>6151700700</t>
   </si>
   <si>
     <t>SV3-14</t>
   </si>
   <si>
@@ -72,51 +72,51 @@
   <si>
     <t>6151700680</t>
   </si>
   <si>
     <t>SV4P</t>
   </si>
   <si>
     <t>6151700760</t>
   </si>
   <si>
     <t>SV4P8</t>
   </si>
   <si>
     <t>6151700720</t>
   </si>
   <si>
     <t>SV4P14</t>
   </si>
   <si>
     <t>6151700360</t>
   </si>
   <si>
     <t>K340-7</t>
   </si>
   <si>
-    <t>Spare Parts/ Included Accesory</t>
+    <t>Spare parts/ Included Accesory</t>
   </si>
   <si>
     <t>6151700350</t>
   </si>
   <si>
     <t>K331-7</t>
   </si>
   <si>
     <t>6151700340</t>
   </si>
   <si>
     <t>K325-7</t>
   </si>
   <si>
     <t>6151700330</t>
   </si>
   <si>
     <t>K320-7</t>
   </si>
   <si>
     <t>6151700320</t>
   </si>
   <si>
     <t>KC340-7</t>
   </si>
@@ -177,195 +177,147 @@
   <si>
     <t>6151701450</t>
   </si>
   <si>
     <t>KC325-9</t>
   </si>
   <si>
     <t>6151700270</t>
   </si>
   <si>
     <t>KC320-9</t>
   </si>
   <si>
     <t>6151701960</t>
   </si>
   <si>
     <t>KC318-9</t>
   </si>
   <si>
     <t>6151702030</t>
   </si>
   <si>
     <t>KA309C</t>
   </si>
   <si>
-    <t>Spare Parts/ ACCESSORIES INCLUDED</t>
+    <t>Spare parts/ Accessories included</t>
   </si>
   <si>
     <t>6151702040</t>
   </si>
   <si>
     <t>KA309G</t>
   </si>
   <si>
     <t>6151700380</t>
   </si>
   <si>
     <t>KA312G</t>
   </si>
   <si>
     <t>6151700400</t>
   </si>
   <si>
     <t>KA312EG</t>
   </si>
   <si>
     <t>6151703100</t>
   </si>
   <si>
     <t>KA318G</t>
   </si>
   <si>
     <t>6151700440</t>
   </si>
   <si>
     <t>KA320G</t>
   </si>
   <si>
     <t>6151700480</t>
   </si>
   <si>
     <t>KA320EG</t>
   </si>
   <si>
-    <t>6151702660</t>
-[...4 lines deleted...]
-  <si>
     <t>6151700490</t>
   </si>
   <si>
     <t>KA313C4</t>
   </si>
   <si>
     <t>6151700500</t>
   </si>
   <si>
     <t>KA313EC4</t>
   </si>
   <si>
-    <t>6151704610</t>
-[...4 lines deleted...]
-  <si>
     <t>6151700410</t>
   </si>
   <si>
     <t>KA318C3</t>
   </si>
   <si>
-    <t>6151700450</t>
-[...4 lines deleted...]
-  <si>
     <t>6151700430</t>
   </si>
   <si>
     <t>KA320-7</t>
   </si>
   <si>
     <t>6151701480</t>
   </si>
   <si>
     <t>KA320-9</t>
   </si>
   <si>
-    <t>6151704880</t>
-[...10 lines deleted...]
-  <si>
     <t>6151700420</t>
   </si>
   <si>
     <t>KA320C3</t>
   </si>
   <si>
-    <t>6151700460</t>
-[...16 lines deleted...]
-  <si>
     <t>6151702060</t>
   </si>
   <si>
     <t>KA320-9FE</t>
   </si>
   <si>
-    <t>Spare Parts/ Accessory included</t>
+    <t>Spare parts/ Accessory included</t>
   </si>
   <si>
     <t>6151702050</t>
   </si>
   <si>
     <t>KA312-9FE</t>
   </si>
   <si>
     <t>6151700800</t>
   </si>
   <si>
     <t>SC2</t>
   </si>
   <si>
-    <t>Spare Parts/ Accesories included</t>
+    <t>Spare parts/ Accesories included</t>
   </si>
   <si>
     <t>6151700770</t>
   </si>
   <si>
     <t>SC2P</t>
   </si>
   <si>
     <t>6151700920</t>
   </si>
   <si>
     <t>SC2-8</t>
   </si>
   <si>
     <t>6151700890</t>
   </si>
   <si>
     <t>SC2P8</t>
   </si>
   <si>
     <t>6151700860</t>
   </si>
   <si>
     <t>SC2-14</t>
   </si>
@@ -502,59 +454,59 @@
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:C72"/>
+  <dimension ref="A1:C64"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="12.3492660522461" customWidth="1"/>
     <col min="2" max="2" width="13.7733736038208" customWidth="1"/>
-    <col min="3" max="3" width="34.0280227661133" customWidth="1"/>
+    <col min="3" max="3" width="30.8319644927979" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>3</v>
       </c>
       <c r="B2" s="0" t="s">
         <v>4</v>
       </c>
       <c r="C2" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="3">
@@ -950,384 +902,296 @@
         <v>79</v>
       </c>
       <c r="C38" s="0" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="0" t="s">
         <v>80</v>
       </c>
       <c r="B39" s="0" t="s">
         <v>81</v>
       </c>
       <c r="C39" s="0" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="0" t="s">
         <v>82</v>
       </c>
       <c r="B40" s="0" t="s">
         <v>83</v>
       </c>
       <c r="C40" s="0" t="s">
-        <v>57</v>
+        <v>84</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="B41" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="C41" s="0" t="s">
         <v>84</v>
-      </c>
-[...4 lines deleted...]
-        <v>57</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="0" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="B42" s="0" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="C42" s="0" t="s">
-        <v>57</v>
+        <v>89</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="B43" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="C43" s="0" t="s">
-        <v>57</v>
+        <v>89</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="B44" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="C44" s="0" t="s">
-        <v>57</v>
+        <v>89</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" s="0" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="B45" s="0" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="C45" s="0" t="s">
-        <v>57</v>
+        <v>89</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" s="0" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="B46" s="0" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="C46" s="0" t="s">
-        <v>57</v>
+        <v>89</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="B47" s="0" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="C47" s="0" t="s">
-        <v>57</v>
+        <v>89</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" s="0" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="B48" s="0" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="C48" s="0" t="s">
-        <v>100</v>
+        <v>89</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" s="0" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B49" s="0" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="C49" s="0" t="s">
-        <v>100</v>
+        <v>89</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" s="0" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B50" s="0" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="C50" s="0" t="s">
-        <v>105</v>
+        <v>89</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" s="0" t="s">
         <v>106</v>
       </c>
       <c r="B51" s="0" t="s">
         <v>107</v>
       </c>
       <c r="C51" s="0" t="s">
-        <v>105</v>
+        <v>89</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" s="0" t="s">
         <v>108</v>
       </c>
       <c r="B52" s="0" t="s">
         <v>109</v>
       </c>
       <c r="C52" s="0" t="s">
-        <v>105</v>
+        <v>89</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" s="0" t="s">
         <v>110</v>
       </c>
       <c r="B53" s="0" t="s">
         <v>111</v>
       </c>
       <c r="C53" s="0" t="s">
-        <v>105</v>
+        <v>89</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" s="0" t="s">
         <v>112</v>
       </c>
       <c r="B54" s="0" t="s">
         <v>113</v>
       </c>
       <c r="C54" s="0" t="s">
-        <v>105</v>
+        <v>89</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" s="0" t="s">
         <v>114</v>
       </c>
       <c r="B55" s="0" t="s">
         <v>115</v>
       </c>
       <c r="C55" s="0" t="s">
-        <v>105</v>
+        <v>89</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" s="0" t="s">
         <v>116</v>
       </c>
       <c r="B56" s="0" t="s">
         <v>117</v>
       </c>
       <c r="C56" s="0" t="s">
-        <v>105</v>
+        <v>89</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" s="0" t="s">
         <v>118</v>
       </c>
       <c r="B57" s="0" t="s">
         <v>119</v>
       </c>
       <c r="C57" s="0" t="s">
-        <v>105</v>
+        <v>89</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" s="0" t="s">
         <v>120</v>
       </c>
       <c r="B58" s="0" t="s">
         <v>121</v>
       </c>
       <c r="C58" s="0" t="s">
-        <v>105</v>
+        <v>89</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" s="0" t="s">
         <v>122</v>
       </c>
       <c r="B59" s="0" t="s">
         <v>123</v>
       </c>
       <c r="C59" s="0" t="s">
-        <v>105</v>
+        <v>89</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" s="0" t="s">
         <v>124</v>
       </c>
       <c r="B60" s="0" t="s">
         <v>125</v>
       </c>
       <c r="C60" s="0" t="s">
-        <v>105</v>
+        <v>89</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" s="0" t="s">
         <v>126</v>
       </c>
       <c r="B61" s="0" t="s">
         <v>127</v>
       </c>
       <c r="C61" s="0" t="s">
-        <v>105</v>
+        <v>89</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" s="0" t="s">
         <v>128</v>
       </c>
       <c r="B62" s="0" t="s">
         <v>129</v>
       </c>
       <c r="C62" s="0" t="s">
-        <v>105</v>
+        <v>89</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" s="0" t="s">
         <v>130</v>
       </c>
       <c r="B63" s="0" t="s">
         <v>131</v>
       </c>
       <c r="C63" s="0" t="s">
-        <v>105</v>
+        <v>89</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" s="0" t="s">
         <v>132</v>
       </c>
       <c r="B64" s="0" t="s">
         <v>133</v>
       </c>
       <c r="C64" s="0" t="s">
-        <v>105</v>
-[...87 lines deleted...]
-        <v>105</v>
+        <v>89</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>