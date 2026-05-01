--- v0 (2025-12-16)
+++ v1 (2026-05-01)
@@ -4,51 +4,51 @@
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Part" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="92" uniqueCount="92">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="93" uniqueCount="93">
   <si>
     <t>Product No.</t>
   </si>
   <si>
     <t>Product name</t>
   </si>
   <si>
     <t>Path</t>
   </si>
   <si>
     <t>6151702180</t>
   </si>
   <si>
     <t>SXRA35</t>
   </si>
   <si>
     <t>Spare Parts/ Included accessories</t>
   </si>
   <si>
     <t>6151702090</t>
   </si>
   <si>
     <t>SXRB35</t>
   </si>
   <si>
@@ -150,90 +150,90 @@
   <si>
     <t>6151704620</t>
   </si>
   <si>
     <t>SXRC60</t>
   </si>
   <si>
     <t>6151704630</t>
   </si>
   <si>
     <t>SXRC60C</t>
   </si>
   <si>
     <t>6151704640</t>
   </si>
   <si>
     <t>SXRC60V</t>
   </si>
   <si>
     <t>6151702330</t>
   </si>
   <si>
     <t>SXOAR1</t>
   </si>
   <si>
-    <t>Spare Parts/ ACCESSORIES INCLUDED</t>
+    <t>Spare Parts/ Accessories included</t>
   </si>
   <si>
     <t>6151702340</t>
   </si>
   <si>
     <t>SXOAT1</t>
   </si>
   <si>
     <t>6151702370</t>
   </si>
   <si>
     <t>SXOAR1C</t>
   </si>
   <si>
     <t>6151702380</t>
   </si>
   <si>
     <t>SXOAT1C</t>
   </si>
   <si>
     <t>6151702350</t>
   </si>
   <si>
     <t>SXOAR1V</t>
   </si>
   <si>
     <t>6151702360</t>
   </si>
   <si>
     <t>SXOAT1V</t>
   </si>
   <si>
     <t>6151703550</t>
   </si>
   <si>
     <t>SXRB60H</t>
   </si>
   <si>
-    <t>Spare Parts/ Accessory included</t>
+    <t>Spare parts/ Accessory included</t>
   </si>
   <si>
     <t>6151703620</t>
   </si>
   <si>
     <t>SXRB60HC</t>
   </si>
   <si>
     <t>6151703590</t>
   </si>
   <si>
     <t>SXRB60HV</t>
   </si>
   <si>
     <t>6151703650</t>
   </si>
   <si>
     <t>SXRA60H</t>
   </si>
   <si>
     <t>6151703560</t>
   </si>
   <si>
     <t>SXRB60H Vinyl Pad</t>
   </si>
@@ -244,50 +244,53 @@
     <t>SPXRD30H</t>
   </si>
   <si>
     <t>6151704650</t>
   </si>
   <si>
     <t>SXRC60H</t>
   </si>
   <si>
     <t>6151704660</t>
   </si>
   <si>
     <t>SXRC60HC</t>
   </si>
   <si>
     <t>6151704670</t>
   </si>
   <si>
     <t>SXRC60HV</t>
   </si>
   <si>
     <t>6151705220</t>
   </si>
   <si>
     <t>KA3.135-7</t>
+  </si>
+  <si>
+    <t>Spare parts/ Accessories included</t>
   </si>
   <si>
     <t>6151705230</t>
   </si>
   <si>
     <t>KA3.36-7</t>
   </si>
   <si>
     <t>6151705240</t>
   </si>
   <si>
     <t>KA3.21-7</t>
   </si>
   <si>
     <t>6151705250</t>
   </si>
   <si>
     <t>KA3.36A</t>
   </si>
   <si>
     <t>6151701310</t>
   </si>
   <si>
     <t>PL05-10D</t>
   </si>
@@ -336,51 +339,51 @@
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:C44"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="12.3492660522461" customWidth="1"/>
     <col min="2" max="2" width="17.9843101501465" customWidth="1"/>
-    <col min="3" max="3" width="34.0280227661133" customWidth="1"/>
+    <col min="3" max="3" width="30.8319644927979" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>3</v>
       </c>
       <c r="B2" s="0" t="s">
         <v>4</v>
       </c>
       <c r="C2" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="3">
@@ -754,98 +757,98 @@
         <v>75</v>
       </c>
       <c r="C36" s="0" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="0" t="s">
         <v>76</v>
       </c>
       <c r="B37" s="0" t="s">
         <v>77</v>
       </c>
       <c r="C37" s="0" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="0" t="s">
         <v>78</v>
       </c>
       <c r="B38" s="0" t="s">
         <v>79</v>
       </c>
       <c r="C38" s="0" t="s">
-        <v>48</v>
+        <v>80</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="0" t="s">
+        <v>81</v>
+      </c>
+      <c r="B39" s="0" t="s">
+        <v>82</v>
+      </c>
+      <c r="C39" s="0" t="s">
         <v>80</v>
-      </c>
-[...4 lines deleted...]
-        <v>48</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="B40" s="0" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="C40" s="0" t="s">
-        <v>48</v>
+        <v>80</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="0" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="B41" s="0" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="C41" s="0" t="s">
-        <v>48</v>
+        <v>80</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="0" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="B42" s="0" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="C42" s="0" t="s">
-        <v>48</v>
+        <v>80</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="B43" s="0" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="C43" s="0" t="s">
-        <v>48</v>
+        <v>80</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="0" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="B44" s="0" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="C44" s="0" t="s">
-        <v>48</v>
+        <v>80</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>