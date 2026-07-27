--- v0 (2025-12-13)
+++ v1 (2026-07-27)
@@ -4,51 +4,51 @@
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Part" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="152" uniqueCount="152">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="153" uniqueCount="153">
   <si>
     <t>Product No.</t>
   </si>
   <si>
     <t>Product name</t>
   </si>
   <si>
     <t>Path</t>
   </si>
   <si>
     <t>6151701180</t>
   </si>
   <si>
     <t>K918C3</t>
   </si>
   <si>
     <t>Spare Parts/ Optional accessories</t>
   </si>
   <si>
     <t>6151701150</t>
   </si>
   <si>
     <t>K915C25</t>
   </si>
   <si>
@@ -60,92 +60,374 @@
   <si>
     <t>6151701160</t>
   </si>
   <si>
     <t>K915C3</t>
   </si>
   <si>
     <t>6151701110</t>
   </si>
   <si>
     <t>K912C3</t>
   </si>
   <si>
     <t>6151701120</t>
   </si>
   <si>
     <t>K912C4</t>
   </si>
   <si>
     <t>6151700960</t>
   </si>
   <si>
     <t>KA9020A</t>
   </si>
   <si>
+    <t>Spare parts/ Optional accessories</t>
+  </si>
+  <si>
     <t>6151700970</t>
   </si>
   <si>
     <t>KA9020B</t>
   </si>
   <si>
     <t>6151700980</t>
   </si>
   <si>
     <t>KA9030A</t>
   </si>
   <si>
     <t>6151700990</t>
   </si>
   <si>
     <t>KA9030B</t>
   </si>
   <si>
     <t>6151701000</t>
   </si>
   <si>
     <t>KA9020A16</t>
   </si>
   <si>
     <t>6151701010</t>
   </si>
   <si>
     <t>KA9020B16</t>
   </si>
   <si>
     <t>6151701020</t>
   </si>
   <si>
     <t>KA9030A16</t>
   </si>
   <si>
     <t>6151701030</t>
   </si>
   <si>
     <t>KA9030B16</t>
   </si>
   <si>
+    <t>6151704460</t>
+  </si>
+  <si>
+    <t>KA16135C4S</t>
+  </si>
+  <si>
+    <t>6151704350</t>
+  </si>
+  <si>
+    <t>KA16120A</t>
+  </si>
+  <si>
+    <t>6151704450</t>
+  </si>
+  <si>
+    <t>KA16120B</t>
+  </si>
+  <si>
+    <t>6151704680</t>
+  </si>
+  <si>
+    <t>KA16085A</t>
+  </si>
+  <si>
+    <t>6151704690</t>
+  </si>
+  <si>
+    <t>KA16085B</t>
+  </si>
+  <si>
+    <t>6151704480</t>
+  </si>
+  <si>
+    <t>KA16075A</t>
+  </si>
+  <si>
+    <t>6151704520</t>
+  </si>
+  <si>
+    <t>KA16075B</t>
+  </si>
+  <si>
+    <t>6151704490</t>
+  </si>
+  <si>
+    <t>KA16060A</t>
+  </si>
+  <si>
+    <t>6151704530</t>
+  </si>
+  <si>
+    <t>KA16060B</t>
+  </si>
+  <si>
+    <t>6151701500</t>
+  </si>
+  <si>
+    <t>K628-9</t>
+  </si>
+  <si>
+    <t>Spare parts/ Optional Accessory 1</t>
+  </si>
+  <si>
+    <t>6151701510</t>
+  </si>
+  <si>
+    <t>K624-9</t>
+  </si>
+  <si>
+    <t>6151701520</t>
+  </si>
+  <si>
+    <t>K922-9</t>
+  </si>
+  <si>
+    <t>6151701530</t>
+  </si>
+  <si>
+    <t>K619-9</t>
+  </si>
+  <si>
+    <t>6151701540</t>
+  </si>
+  <si>
+    <t>K918-9</t>
+  </si>
+  <si>
+    <t>6151701550</t>
+  </si>
+  <si>
+    <t>K615-9</t>
+  </si>
+  <si>
+    <t>6151701560</t>
+  </si>
+  <si>
+    <t>K915-9</t>
+  </si>
+  <si>
+    <t>6151701570</t>
+  </si>
+  <si>
+    <t>K912-9</t>
+  </si>
+  <si>
+    <t>6151701580</t>
+  </si>
+  <si>
+    <t>KC628-9</t>
+  </si>
+  <si>
+    <t>6151701590</t>
+  </si>
+  <si>
+    <t>KC624-9</t>
+  </si>
+  <si>
+    <t>6151701600</t>
+  </si>
+  <si>
+    <t>KC922-9</t>
+  </si>
+  <si>
+    <t>6151701610</t>
+  </si>
+  <si>
+    <t>KC619-9</t>
+  </si>
+  <si>
+    <t>6151701620</t>
+  </si>
+  <si>
+    <t>KC918-9</t>
+  </si>
+  <si>
+    <t>6151701630</t>
+  </si>
+  <si>
+    <t>KC615-9</t>
+  </si>
+  <si>
+    <t>6151701640</t>
+  </si>
+  <si>
+    <t>KC915-9</t>
+  </si>
+  <si>
+    <t>6151701650</t>
+  </si>
+  <si>
+    <t>KC912-9</t>
+  </si>
+  <si>
+    <t>6151701700</t>
+  </si>
+  <si>
+    <t>K912-500-9</t>
+  </si>
+  <si>
+    <t>6151701070</t>
+  </si>
+  <si>
+    <t>K628-7</t>
+  </si>
+  <si>
+    <t>6151701060</t>
+  </si>
+  <si>
+    <t>K624-7</t>
+  </si>
+  <si>
+    <t>6151701190</t>
+  </si>
+  <si>
+    <t>K922-7</t>
+  </si>
+  <si>
+    <t>6151701050</t>
+  </si>
+  <si>
+    <t>K619-7</t>
+  </si>
+  <si>
+    <t>6151701170</t>
+  </si>
+  <si>
+    <t>K918-7</t>
+  </si>
+  <si>
+    <t>6151701040</t>
+  </si>
+  <si>
+    <t>K615-7</t>
+  </si>
+  <si>
+    <t>6151701140</t>
+  </si>
+  <si>
+    <t>K915-7</t>
+  </si>
+  <si>
+    <t>6151701100</t>
+  </si>
+  <si>
+    <t>K912-7</t>
+  </si>
+  <si>
+    <t>6151701260</t>
+  </si>
+  <si>
+    <t>KC628-7</t>
+  </si>
+  <si>
+    <t>6151701250</t>
+  </si>
+  <si>
+    <t>KC624-7</t>
+  </si>
+  <si>
+    <t>6151701300</t>
+  </si>
+  <si>
+    <t>KC922-7</t>
+  </si>
+  <si>
+    <t>6151701240</t>
+  </si>
+  <si>
+    <t>KC619-7</t>
+  </si>
+  <si>
+    <t>6151701290</t>
+  </si>
+  <si>
+    <t>KC918-7</t>
+  </si>
+  <si>
+    <t>6151701230</t>
+  </si>
+  <si>
+    <t>KC615-7</t>
+  </si>
+  <si>
+    <t>6151701280</t>
+  </si>
+  <si>
+    <t>KC915-7</t>
+  </si>
+  <si>
+    <t>6151701270</t>
+  </si>
+  <si>
+    <t>KC912-7</t>
+  </si>
+  <si>
+    <t>6151701080</t>
+  </si>
+  <si>
+    <t>K912-300-7</t>
+  </si>
+  <si>
+    <t>6151701090</t>
+  </si>
+  <si>
+    <t>K912-500-7</t>
+  </si>
+  <si>
+    <t>6151703080</t>
+  </si>
+  <si>
+    <t>KA9020BY</t>
+  </si>
+  <si>
+    <t>6151703090</t>
+  </si>
+  <si>
+    <t>KA9030BY</t>
+  </si>
+  <si>
     <t>6151704380</t>
   </si>
   <si>
     <t>KA16120A5VK</t>
   </si>
   <si>
     <t>6151704540</t>
   </si>
   <si>
     <t>KA16120B5VK</t>
   </si>
   <si>
     <t>6151704340</t>
   </si>
   <si>
     <t>KA16120H5K</t>
   </si>
   <si>
     <t>6151704560</t>
   </si>
   <si>
     <t>KA16120A45VK</t>
   </si>
   <si>
     <t>6151704580</t>
@@ -174,336 +456,57 @@
   <si>
     <t>6151704550</t>
   </si>
   <si>
     <t>KA16120A45</t>
   </si>
   <si>
     <t>6151704570</t>
   </si>
   <si>
     <t>KA16120B45</t>
   </si>
   <si>
     <t>6151704700</t>
   </si>
   <si>
     <t>KA16100B6FVK</t>
   </si>
   <si>
     <t>6151704410</t>
   </si>
   <si>
     <t>KA16135C4FK</t>
   </si>
   <si>
-    <t>Spare Parts/ Optional accessories 1</t>
+    <t>Spare parts/ Optional Accessories 1</t>
   </si>
   <si>
     <t>6151704430</t>
   </si>
   <si>
     <t>KA16120-9</t>
-  </si>
-[...277 lines deleted...]
-    <t>KA9030BY</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
@@ -516,51 +519,51 @@
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:C74"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="12.3492660522461" customWidth="1"/>
     <col min="2" max="2" width="15.0337896347046" customWidth="1"/>
-    <col min="3" max="3" width="32.248908996582" customWidth="1"/>
+    <col min="3" max="3" width="32.4831924438477" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>3</v>
       </c>
       <c r="B2" s="0" t="s">
         <v>4</v>
       </c>
       <c r="C2" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="3">
@@ -604,758 +607,758 @@
         <v>13</v>
       </c>
       <c r="C6" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="0" t="s">
         <v>14</v>
       </c>
       <c r="B7" s="0" t="s">
         <v>15</v>
       </c>
       <c r="C7" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="0" t="s">
         <v>16</v>
       </c>
       <c r="B8" s="0" t="s">
         <v>17</v>
       </c>
       <c r="C8" s="0" t="s">
-        <v>5</v>
+        <v>18</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="0" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B9" s="0" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="C9" s="0" t="s">
-        <v>5</v>
+        <v>18</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="0" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B10" s="0" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="C10" s="0" t="s">
-        <v>5</v>
+        <v>18</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="0" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B11" s="0" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="C11" s="0" t="s">
-        <v>5</v>
+        <v>18</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="0" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B12" s="0" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="C12" s="0" t="s">
-        <v>5</v>
+        <v>18</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="0" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B13" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="C13" s="0" t="s">
-        <v>5</v>
+        <v>18</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="0" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B14" s="0" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="C14" s="0" t="s">
-        <v>5</v>
+        <v>18</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="0" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B15" s="0" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="C15" s="0" t="s">
-        <v>5</v>
+        <v>18</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="0" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B16" s="0" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="C16" s="0" t="s">
-        <v>5</v>
+        <v>18</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="0" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B17" s="0" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="C17" s="0" t="s">
-        <v>5</v>
+        <v>18</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="0" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B18" s="0" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="C18" s="0" t="s">
-        <v>5</v>
+        <v>18</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="0" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B19" s="0" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="C19" s="0" t="s">
-        <v>5</v>
+        <v>18</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="0" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B20" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="C20" s="0" t="s">
-        <v>5</v>
+        <v>18</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B21" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="C21" s="0" t="s">
-        <v>5</v>
+        <v>18</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="0" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B22" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="C22" s="0" t="s">
-        <v>5</v>
+        <v>18</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B23" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="C23" s="0" t="s">
-        <v>5</v>
+        <v>18</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="0" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B24" s="0" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="C24" s="0" t="s">
-        <v>5</v>
+        <v>18</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="0" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B25" s="0" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="C25" s="0" t="s">
-        <v>5</v>
+        <v>53</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="0" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="B26" s="0" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="C26" s="0" t="s">
-        <v>5</v>
+        <v>53</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="0" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="B27" s="0" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="C27" s="0" t="s">
-        <v>56</v>
+        <v>53</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B28" s="0" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="C28" s="0" t="s">
-        <v>56</v>
+        <v>53</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B29" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="C29" s="0" t="s">
-        <v>5</v>
+        <v>53</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B30" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="C30" s="0" t="s">
-        <v>5</v>
+        <v>53</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="0" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B31" s="0" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="C31" s="0" t="s">
-        <v>5</v>
+        <v>53</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="0" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B32" s="0" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="C32" s="0" t="s">
-        <v>5</v>
+        <v>53</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="0" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B33" s="0" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="C33" s="0" t="s">
-        <v>5</v>
+        <v>53</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="0" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B34" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="C34" s="0" t="s">
-        <v>5</v>
+        <v>53</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="B35" s="0" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="C35" s="0" t="s">
-        <v>5</v>
+        <v>53</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="0" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="B36" s="0" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="C36" s="0" t="s">
-        <v>5</v>
+        <v>53</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="B37" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="C37" s="0" t="s">
-        <v>5</v>
+        <v>53</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="B38" s="0" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="C38" s="0" t="s">
-        <v>79</v>
+        <v>53</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="0" t="s">
         <v>80</v>
       </c>
       <c r="B39" s="0" t="s">
         <v>81</v>
       </c>
       <c r="C39" s="0" t="s">
-        <v>79</v>
+        <v>53</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="0" t="s">
         <v>82</v>
       </c>
       <c r="B40" s="0" t="s">
         <v>83</v>
       </c>
       <c r="C40" s="0" t="s">
-        <v>79</v>
+        <v>53</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="0" t="s">
         <v>84</v>
       </c>
       <c r="B41" s="0" t="s">
         <v>85</v>
       </c>
       <c r="C41" s="0" t="s">
-        <v>79</v>
+        <v>53</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="0" t="s">
         <v>86</v>
       </c>
       <c r="B42" s="0" t="s">
         <v>87</v>
       </c>
       <c r="C42" s="0" t="s">
-        <v>79</v>
+        <v>53</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="0" t="s">
         <v>88</v>
       </c>
       <c r="B43" s="0" t="s">
         <v>89</v>
       </c>
       <c r="C43" s="0" t="s">
-        <v>79</v>
+        <v>53</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="0" t="s">
         <v>90</v>
       </c>
       <c r="B44" s="0" t="s">
         <v>91</v>
       </c>
       <c r="C44" s="0" t="s">
-        <v>79</v>
+        <v>53</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" s="0" t="s">
         <v>92</v>
       </c>
       <c r="B45" s="0" t="s">
         <v>93</v>
       </c>
       <c r="C45" s="0" t="s">
-        <v>79</v>
+        <v>53</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" s="0" t="s">
         <v>94</v>
       </c>
       <c r="B46" s="0" t="s">
         <v>95</v>
       </c>
       <c r="C46" s="0" t="s">
-        <v>79</v>
+        <v>53</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" s="0" t="s">
         <v>96</v>
       </c>
       <c r="B47" s="0" t="s">
         <v>97</v>
       </c>
       <c r="C47" s="0" t="s">
-        <v>79</v>
+        <v>53</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" s="0" t="s">
         <v>98</v>
       </c>
       <c r="B48" s="0" t="s">
         <v>99</v>
       </c>
       <c r="C48" s="0" t="s">
-        <v>79</v>
+        <v>53</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" s="0" t="s">
         <v>100</v>
       </c>
       <c r="B49" s="0" t="s">
         <v>101</v>
       </c>
       <c r="C49" s="0" t="s">
-        <v>79</v>
+        <v>53</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" s="0" t="s">
         <v>102</v>
       </c>
       <c r="B50" s="0" t="s">
         <v>103</v>
       </c>
       <c r="C50" s="0" t="s">
-        <v>79</v>
+        <v>53</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" s="0" t="s">
         <v>104</v>
       </c>
       <c r="B51" s="0" t="s">
         <v>105</v>
       </c>
       <c r="C51" s="0" t="s">
-        <v>79</v>
+        <v>53</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" s="0" t="s">
         <v>106</v>
       </c>
       <c r="B52" s="0" t="s">
         <v>107</v>
       </c>
       <c r="C52" s="0" t="s">
-        <v>79</v>
+        <v>53</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" s="0" t="s">
         <v>108</v>
       </c>
       <c r="B53" s="0" t="s">
         <v>109</v>
       </c>
       <c r="C53" s="0" t="s">
-        <v>79</v>
+        <v>53</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" s="0" t="s">
         <v>110</v>
       </c>
       <c r="B54" s="0" t="s">
         <v>111</v>
       </c>
       <c r="C54" s="0" t="s">
-        <v>79</v>
+        <v>53</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" s="0" t="s">
         <v>112</v>
       </c>
       <c r="B55" s="0" t="s">
         <v>113</v>
       </c>
       <c r="C55" s="0" t="s">
-        <v>79</v>
+        <v>53</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" s="0" t="s">
         <v>114</v>
       </c>
       <c r="B56" s="0" t="s">
         <v>115</v>
       </c>
       <c r="C56" s="0" t="s">
-        <v>79</v>
+        <v>53</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" s="0" t="s">
         <v>116</v>
       </c>
       <c r="B57" s="0" t="s">
         <v>117</v>
       </c>
       <c r="C57" s="0" t="s">
-        <v>79</v>
+        <v>53</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" s="0" t="s">
         <v>118</v>
       </c>
       <c r="B58" s="0" t="s">
         <v>119</v>
       </c>
       <c r="C58" s="0" t="s">
-        <v>79</v>
+        <v>53</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" s="0" t="s">
         <v>120</v>
       </c>
       <c r="B59" s="0" t="s">
         <v>121</v>
       </c>
       <c r="C59" s="0" t="s">
-        <v>79</v>
+        <v>53</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" s="0" t="s">
         <v>122</v>
       </c>
       <c r="B60" s="0" t="s">
         <v>123</v>
       </c>
       <c r="C60" s="0" t="s">
-        <v>79</v>
+        <v>18</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" s="0" t="s">
         <v>124</v>
       </c>
       <c r="B61" s="0" t="s">
         <v>125</v>
       </c>
       <c r="C61" s="0" t="s">
-        <v>79</v>
+        <v>18</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" s="0" t="s">
         <v>126</v>
       </c>
       <c r="B62" s="0" t="s">
         <v>127</v>
       </c>
       <c r="C62" s="0" t="s">
-        <v>79</v>
+        <v>5</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" s="0" t="s">
         <v>128</v>
       </c>
       <c r="B63" s="0" t="s">
         <v>129</v>
       </c>
       <c r="C63" s="0" t="s">
-        <v>79</v>
+        <v>5</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" s="0" t="s">
         <v>130</v>
       </c>
       <c r="B64" s="0" t="s">
         <v>131</v>
       </c>
       <c r="C64" s="0" t="s">
-        <v>79</v>
+        <v>5</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" s="0" t="s">
         <v>132</v>
       </c>
       <c r="B65" s="0" t="s">
         <v>133</v>
       </c>
       <c r="C65" s="0" t="s">
-        <v>79</v>
+        <v>5</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" s="0" t="s">
         <v>134</v>
       </c>
       <c r="B66" s="0" t="s">
         <v>135</v>
       </c>
       <c r="C66" s="0" t="s">
-        <v>79</v>
+        <v>5</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" s="0" t="s">
         <v>136</v>
       </c>
       <c r="B67" s="0" t="s">
         <v>137</v>
       </c>
       <c r="C67" s="0" t="s">
-        <v>79</v>
+        <v>5</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" s="0" t="s">
         <v>138</v>
       </c>
       <c r="B68" s="0" t="s">
         <v>139</v>
       </c>
       <c r="C68" s="0" t="s">
-        <v>79</v>
+        <v>5</v>
       </c>
     </row>
     <row r="69">
       <c r="A69" s="0" t="s">
         <v>140</v>
       </c>
       <c r="B69" s="0" t="s">
         <v>141</v>
       </c>
       <c r="C69" s="0" t="s">
-        <v>79</v>
+        <v>5</v>
       </c>
     </row>
     <row r="70">
       <c r="A70" s="0" t="s">
         <v>142</v>
       </c>
       <c r="B70" s="0" t="s">
         <v>143</v>
       </c>
       <c r="C70" s="0" t="s">
-        <v>79</v>
+        <v>5</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" s="0" t="s">
         <v>144</v>
       </c>
       <c r="B71" s="0" t="s">
         <v>145</v>
       </c>
       <c r="C71" s="0" t="s">
-        <v>79</v>
+        <v>5</v>
       </c>
     </row>
     <row r="72">
       <c r="A72" s="0" t="s">
         <v>146</v>
       </c>
       <c r="B72" s="0" t="s">
         <v>147</v>
       </c>
       <c r="C72" s="0" t="s">
-        <v>79</v>
+        <v>5</v>
       </c>
     </row>
     <row r="73">
       <c r="A73" s="0" t="s">
         <v>148</v>
       </c>
       <c r="B73" s="0" t="s">
         <v>149</v>
       </c>
       <c r="C73" s="0" t="s">
-        <v>5</v>
+        <v>150</v>
       </c>
     </row>
     <row r="74">
       <c r="A74" s="0" t="s">
+        <v>151</v>
+      </c>
+      <c r="B74" s="0" t="s">
+        <v>152</v>
+      </c>
+      <c r="C74" s="0" t="s">
         <v>150</v>
-      </c>
-[...4 lines deleted...]
-        <v>5</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>