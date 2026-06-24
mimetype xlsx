--- v0 (2025-12-15)
+++ v1 (2026-06-24)
@@ -507,51 +507,51 @@
   <si>
     <t>2051475284</t>
   </si>
   <si>
     <t>DR350-P3000-QR</t>
   </si>
   <si>
     <t>2051479814</t>
   </si>
   <si>
     <t>DR350-P1000-QR</t>
   </si>
   <si>
     <t>2051479804</t>
   </si>
   <si>
     <t>DR350-P550-QR</t>
   </si>
   <si>
     <t>6151760430</t>
   </si>
   <si>
     <t>DR300-T2000-THD-90</t>
   </si>
   <si>
-    <t>Spare Parts/ Optional accessories</t>
+    <t>Spare parts/ Optional accessories</t>
   </si>
   <si>
     <t>6151760440</t>
   </si>
   <si>
     <t>DR300-T900-THD-90</t>
   </si>
   <si>
     <t>6151760450</t>
   </si>
   <si>
     <t>DR300-T2000-SHD-90</t>
   </si>
   <si>
     <t>6151760460</t>
   </si>
   <si>
     <t>DR300-T900-SHD-90</t>
   </si>
   <si>
     <t>2051472524</t>
   </si>
   <si>
     <t>DR350-P20000-C8</t>
   </si>
@@ -564,51 +564,51 @@
   <si>
     <t>2051473824</t>
   </si>
   <si>
     <t>DR350-P4500-C8</t>
   </si>
   <si>
     <t>2051472484</t>
   </si>
   <si>
     <t>DR350-P3000-C8</t>
   </si>
   <si>
     <t>2051472464</t>
   </si>
   <si>
     <t>DR350-P2000-C8</t>
   </si>
   <si>
     <t>2051472444</t>
   </si>
   <si>
     <t>DR350-P1000-C10</t>
   </si>
   <si>
-    <t>Spare Parts/ Included accessories</t>
+    <t>Spare parts/ Included accessories</t>
   </si>
   <si>
     <t>2051472424</t>
   </si>
   <si>
     <t>DR350-P550-C10</t>
   </si>
   <si>
     <t>2051473594</t>
   </si>
   <si>
     <t>DR350-P20000</t>
   </si>
   <si>
     <t>2051473584</t>
   </si>
   <si>
     <t>DR350-P5500</t>
   </si>
   <si>
     <t>2051473844</t>
   </si>
   <si>
     <t>DR350-P4500</t>
   </si>