--- v1 (2026-03-16)
+++ v2 (2026-09-12)
@@ -21,54 +21,54 @@
   <sheets>
     <sheet name="Part" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="322" uniqueCount="322">
   <si>
     <t>Product No.</t>
   </si>
   <si>
     <t>Product name</t>
   </si>
   <si>
     <t>Path</t>
   </si>
   <si>
     <t>6151761570</t>
   </si>
   <si>
     <t>DR450-T1000-QR</t>
   </si>
   <si>
-    <t>Spare Parts/ General view</t>
-[...2 lines deleted...]
-    <t>Spare Parts/ Set of colored plastic rings</t>
+    <t>Spare parts/ General View</t>
+  </si>
+  <si>
+    <t>Spare parts/ Set of colored plastic rings</t>
   </si>
   <si>
     <t>6151761580</t>
   </si>
   <si>
     <t>DR450-T1400-QR</t>
   </si>
   <si>
     <t>6151761590</t>
   </si>
   <si>
     <t>DR450-T1800-QR</t>
   </si>
   <si>
     <t>6151761600</t>
   </si>
   <si>
     <t>DR450-T2700-QR</t>
   </si>
   <si>
     <t>6151761610</t>
   </si>
   <si>
     <t>DR450-T4300-QR</t>
   </si>
@@ -159,159 +159,159 @@
   <si>
     <t>6151761880</t>
   </si>
   <si>
     <t>DR500-P2700-QR</t>
   </si>
   <si>
     <t>6151761890</t>
   </si>
   <si>
     <t>DR500-P4300-QR</t>
   </si>
   <si>
     <t>6151761900</t>
   </si>
   <si>
     <t>DR500-P5800-QR</t>
   </si>
   <si>
     <t>6151762130</t>
   </si>
   <si>
     <t>XPB-1000</t>
   </si>
   <si>
-    <t>Spare Parts/ Monobloc gearbox 18.57 (4.31x4.31)</t>
+    <t>Spare parts/ Monobloc gearbox 18.57 (4.31x4.31)</t>
   </si>
   <si>
     <t>6151762150</t>
   </si>
   <si>
     <t>XPB-3000</t>
   </si>
   <si>
-    <t>Spare Parts/ Monobloc gearbox 6.89</t>
+    <t>Spare parts/ Monobloc gearbox 6.89</t>
   </si>
   <si>
     <t>6151762170</t>
   </si>
   <si>
     <t>XPB-6000</t>
   </si>
   <si>
-    <t>Spare Parts/ Monobloc gearbox 3,2</t>
+    <t>Spare parts/ Monobloc gearbox 3,2</t>
   </si>
   <si>
     <t>6151762530</t>
   </si>
   <si>
     <t>XPB-1000-C6.5</t>
   </si>
   <si>
     <t>6151762540</t>
   </si>
   <si>
     <t>XPB-3000-C6.5</t>
   </si>
   <si>
     <t>6151762550</t>
   </si>
   <si>
     <t>XPB-6000-C6.5</t>
   </si>
   <si>
     <t>6151762890</t>
   </si>
   <si>
     <t>XPB-1000-QR</t>
   </si>
   <si>
-    <t>Spare Parts/ QR gearbox 18.57 (4.31x4.31)</t>
+    <t>Spare parts/ QR gearbox 18.57 (4.31x4.31)</t>
   </si>
   <si>
     <t>6151762900</t>
   </si>
   <si>
     <t>XPB-3000-QR</t>
   </si>
   <si>
-    <t>Spare Parts/ QR gearbox 6.89</t>
+    <t>Spare parts/ QR gearbox 6.89</t>
   </si>
   <si>
     <t>6151762910</t>
   </si>
   <si>
     <t>XPB-6000-QR</t>
   </si>
   <si>
-    <t>Spare Parts/ QR gearbox 3.2</t>
+    <t>Spare parts/ QR gearbox 3.2</t>
   </si>
   <si>
     <t>6151763190</t>
   </si>
   <si>
     <t>XPB-1000-C6.5-P</t>
   </si>
   <si>
     <t>6151763230</t>
   </si>
   <si>
     <t>XPB-1000-QR-P</t>
   </si>
   <si>
     <t>6151763300</t>
   </si>
   <si>
     <t>XPB-3000-C6.5-P</t>
   </si>
   <si>
     <t>6151763330</t>
   </si>
   <si>
     <t>XPB-3000-QR-P</t>
   </si>
   <si>
     <t>6151763400</t>
   </si>
   <si>
     <t>XPB-6000-C6.5-P</t>
   </si>
   <si>
     <t>6151763430</t>
   </si>
   <si>
     <t>XPB-6000-QR-P</t>
   </si>
   <si>
     <t>6151760710</t>
   </si>
   <si>
     <t>DR300-T5500-QR</t>
   </si>
   <si>
-    <t>Spare Parts/ Miscellaneous items</t>
+    <t>Spare parts/ Miscellaneous items</t>
   </si>
   <si>
     <t>6151760700</t>
   </si>
   <si>
     <t>DR300-T4500-QR</t>
   </si>
   <si>
     <t>6151760690</t>
   </si>
   <si>
     <t>DR300-T3000-QR</t>
   </si>
   <si>
     <t>6151760680</t>
   </si>
   <si>
     <t>DR300-T2000-QR</t>
   </si>
   <si>
     <t>6151760670</t>
   </si>
   <si>
     <t>DR300-T1000-QR</t>
   </si>
@@ -1026,51 +1026,51 @@
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:C178"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="12.3492660522461" customWidth="1"/>
     <col min="2" max="2" width="24.2076148986816" customWidth="1"/>
-    <col min="3" max="3" width="44.9707221984863" customWidth="1"/>
+    <col min="3" max="3" width="44.9891357421875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>3</v>
       </c>
       <c r="B2" s="0" t="s">
         <v>4</v>
       </c>
       <c r="C2" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="3">