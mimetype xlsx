--- v0 (2026-03-13)
+++ v1 (2026-09-20)
@@ -4,260 +4,263 @@
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Part" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="70" uniqueCount="70">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="71" uniqueCount="71">
   <si>
     <t>Č. produktu</t>
   </si>
   <si>
     <t>Název produktu</t>
   </si>
   <si>
     <t>Cesta</t>
   </si>
   <si>
     <t>6151700960</t>
   </si>
   <si>
     <t>KA9020A</t>
   </si>
   <si>
-    <t>Spare Parts/ General view</t>
+    <t>Spare parts/ General View</t>
   </si>
   <si>
     <t>6151700970</t>
   </si>
   <si>
     <t>KA9020B</t>
   </si>
   <si>
     <t>6151700980</t>
   </si>
   <si>
     <t>KA9030A</t>
   </si>
   <si>
     <t>6151700990</t>
   </si>
   <si>
     <t>KA9030B</t>
   </si>
   <si>
     <t>6151701000</t>
   </si>
   <si>
     <t>KA9020A16</t>
   </si>
   <si>
     <t>6151701010</t>
   </si>
   <si>
     <t>KA9020B16</t>
   </si>
   <si>
     <t>6151701020</t>
   </si>
   <si>
     <t>KA9030A16</t>
   </si>
   <si>
     <t>6151701030</t>
   </si>
   <si>
     <t>KA9030B16</t>
   </si>
   <si>
+    <t>6151704460</t>
+  </si>
+  <si>
+    <t>KA16135C4S</t>
+  </si>
+  <si>
+    <t>6151704350</t>
+  </si>
+  <si>
+    <t>KA16120A</t>
+  </si>
+  <si>
+    <t>6151704450</t>
+  </si>
+  <si>
+    <t>KA16120B</t>
+  </si>
+  <si>
+    <t>6151704680</t>
+  </si>
+  <si>
+    <t>KA16085A</t>
+  </si>
+  <si>
+    <t>6151704690</t>
+  </si>
+  <si>
+    <t>KA16085B</t>
+  </si>
+  <si>
+    <t>6151704480</t>
+  </si>
+  <si>
+    <t>KA16075A</t>
+  </si>
+  <si>
+    <t>6151704520</t>
+  </si>
+  <si>
+    <t>KA16075B</t>
+  </si>
+  <si>
+    <t>6151704490</t>
+  </si>
+  <si>
+    <t>KA16060A</t>
+  </si>
+  <si>
+    <t>6151704530</t>
+  </si>
+  <si>
+    <t>KA16060B</t>
+  </si>
+  <si>
+    <t>6151704470</t>
+  </si>
+  <si>
+    <t>KA16120BY</t>
+  </si>
+  <si>
+    <t>6151704500</t>
+  </si>
+  <si>
+    <t>KA16075BY</t>
+  </si>
+  <si>
+    <t>6151704510</t>
+  </si>
+  <si>
+    <t>KA16060BY</t>
+  </si>
+  <si>
+    <t>6151704380</t>
+  </si>
+  <si>
+    <t>KA16120A5VK</t>
+  </si>
+  <si>
+    <t>Spare Parts/ General View</t>
+  </si>
+  <si>
+    <t>6151704540</t>
+  </si>
+  <si>
+    <t>KA16120B5VK</t>
+  </si>
+  <si>
+    <t>6151704340</t>
+  </si>
+  <si>
+    <t>KA16120H5K</t>
+  </si>
+  <si>
+    <t>6151704560</t>
+  </si>
+  <si>
+    <t>KA16120A45VK</t>
+  </si>
+  <si>
+    <t>6151704580</t>
+  </si>
+  <si>
+    <t>KA16120B45VK</t>
+  </si>
+  <si>
+    <t>6151704370</t>
+  </si>
+  <si>
+    <t>KA16120A5</t>
+  </si>
+  <si>
+    <t>6151704390</t>
+  </si>
+  <si>
+    <t>KA16120B5</t>
+  </si>
+  <si>
+    <t>6151704440</t>
+  </si>
+  <si>
+    <t>KA16120H5</t>
+  </si>
+  <si>
+    <t>6151704550</t>
+  </si>
+  <si>
+    <t>KA16120A45</t>
+  </si>
+  <si>
+    <t>6151704570</t>
+  </si>
+  <si>
+    <t>KA16120B45</t>
+  </si>
+  <si>
+    <t>6151704700</t>
+  </si>
+  <si>
+    <t>KA16100B6FVK</t>
+  </si>
+  <si>
     <t>6151704410</t>
   </si>
   <si>
     <t>KA16135C4FK</t>
   </si>
   <si>
     <t>6151704430</t>
   </si>
   <si>
     <t>KA16120-9</t>
-  </si>
-[...136 lines deleted...]
-    <t>KA16100B6FVK</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
@@ -270,51 +273,51 @@
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:C34"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="12.3492660522461" customWidth="1"/>
     <col min="2" max="2" width="15.3570785522461" customWidth="1"/>
-    <col min="3" max="3" width="24.1738548278809" customWidth="1"/>
+    <col min="3" max="3" width="24.4418983459473" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>3</v>
       </c>
       <c r="B2" s="0" t="s">
         <v>4</v>
       </c>
       <c r="C2" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="3">
@@ -512,164 +515,164 @@
         <v>41</v>
       </c>
       <c r="C20" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="0" t="s">
         <v>42</v>
       </c>
       <c r="B21" s="0" t="s">
         <v>43</v>
       </c>
       <c r="C21" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="0" t="s">
         <v>44</v>
       </c>
       <c r="B22" s="0" t="s">
         <v>45</v>
       </c>
       <c r="C22" s="0" t="s">
-        <v>5</v>
+        <v>46</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B23" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="C23" s="0" t="s">
-        <v>5</v>
+        <v>46</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="0" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B24" s="0" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="C24" s="0" t="s">
-        <v>5</v>
+        <v>46</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="0" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B25" s="0" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="C25" s="0" t="s">
-        <v>5</v>
+        <v>46</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="0" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B26" s="0" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="C26" s="0" t="s">
-        <v>5</v>
+        <v>46</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="0" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B27" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="C27" s="0" t="s">
-        <v>5</v>
+        <v>46</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B28" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="C28" s="0" t="s">
-        <v>5</v>
+        <v>46</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="0" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B29" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="C29" s="0" t="s">
-        <v>5</v>
+        <v>46</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B30" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="C30" s="0" t="s">
-        <v>5</v>
+        <v>46</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B31" s="0" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="C31" s="0" t="s">
-        <v>5</v>
+        <v>46</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="0" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B32" s="0" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="C32" s="0" t="s">
-        <v>5</v>
+        <v>46</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="0" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B33" s="0" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="C33" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="0" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B34" s="0" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="C34" s="0" t="s">
         <v>5</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>