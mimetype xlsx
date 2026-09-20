--- v0 (2026-07-27)
+++ v1 (2026-09-20)
@@ -69,51 +69,51 @@
   <si>
     <t>PTF028-T6300-S4Q</t>
   </si>
   <si>
     <t>6151720900</t>
   </si>
   <si>
     <t>PTF130-T4500-S13S</t>
   </si>
   <si>
     <t>Spare Parts/ General view</t>
   </si>
   <si>
     <t>6151720910</t>
   </si>
   <si>
     <t>PTF165-T3400-S13S</t>
   </si>
   <si>
     <t>6151720890</t>
   </si>
   <si>
     <t>PTF085-T4800-S13S</t>
   </si>
   <si>
-    <t>Spare parts/ General view</t>
+    <t>Spare parts/ General View</t>
   </si>
   <si>
     <t>6151720880</t>
   </si>
   <si>
     <t>PTF060-T6100-S10S</t>
   </si>
   <si>
     <t>Spare parts/ Exploded view</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>