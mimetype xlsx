--- v0 (2026-03-05)
+++ v1 (2026-09-21)
@@ -4,51 +4,51 @@
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Part" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="76" uniqueCount="76">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="77" uniqueCount="77">
   <si>
     <t>Product No.</t>
   </si>
   <si>
     <t>اسم المنتج</t>
   </si>
   <si>
     <t>طريق</t>
   </si>
   <si>
     <t>2051474964</t>
   </si>
   <si>
     <t>DR300-T20000-C8</t>
   </si>
   <si>
     <t>Spare Parts/ General view</t>
   </si>
   <si>
     <t>2051474934</t>
   </si>
   <si>
     <t>DR300-T5500-C8</t>
   </si>
   <si>
@@ -66,204 +66,207 @@
   <si>
     <t>2051474844</t>
   </si>
   <si>
     <t>DR300-T2000-C8</t>
   </si>
   <si>
     <t>2051474814</t>
   </si>
   <si>
     <t>DR300-T1000-C10</t>
   </si>
   <si>
     <t>2051474784</t>
   </si>
   <si>
     <t>DR300-T550-C10</t>
   </si>
   <si>
     <t>2051466594</t>
   </si>
   <si>
     <t>DR750-P20000-C8</t>
   </si>
   <si>
-    <t>Spare Parts/ ACCESSORIES INCLUDED</t>
+    <t>Spare Parts/ Accessories included</t>
   </si>
   <si>
     <t>1465124</t>
   </si>
   <si>
     <t>DR750-P6000-C8</t>
   </si>
   <si>
     <t>1465114</t>
   </si>
   <si>
     <t>DR750-P4100-C8</t>
   </si>
   <si>
     <t>6151761770</t>
   </si>
   <si>
     <t>DR450-T650-SHD-90</t>
   </si>
   <si>
-    <t>Spare Parts/ General View</t>
+    <t>Spare parts/ General View</t>
   </si>
   <si>
     <t>6151761780</t>
   </si>
   <si>
     <t>DR450-T1000-SHD-90</t>
   </si>
   <si>
     <t>6151761790</t>
   </si>
   <si>
     <t>DR450-T1800-SHD-90</t>
   </si>
   <si>
     <t>6151761920</t>
   </si>
   <si>
     <t>DR450-T4000-SHD-90</t>
   </si>
   <si>
     <t>6151760430</t>
   </si>
   <si>
     <t>DR300-T2000-THD-90</t>
   </si>
   <si>
-    <t>Spare Parts/ COMPLETE TOOL ASSEMBLY</t>
+    <t>Spare parts/ COMPLETE TOOL ASSEMBLY</t>
   </si>
   <si>
     <t>6151760440</t>
   </si>
   <si>
     <t>DR300-T900-THD-90</t>
   </si>
   <si>
     <t>6151761800</t>
   </si>
   <si>
     <t>DR450-T3000-SHD-90</t>
   </si>
   <si>
     <t>2051472524</t>
   </si>
   <si>
     <t>DR350-P20000-C8</t>
   </si>
   <si>
-    <t>Spare Parts/ Included accessories</t>
+    <t>Spare parts/ Included accessories</t>
   </si>
   <si>
     <t>2051472504</t>
   </si>
   <si>
     <t>DR350-P5500-C8</t>
   </si>
   <si>
     <t>2051473824</t>
   </si>
   <si>
     <t>DR350-P4500-C8</t>
   </si>
   <si>
     <t>2051472484</t>
   </si>
   <si>
     <t>DR350-P3000-C8</t>
   </si>
   <si>
     <t>2051472464</t>
   </si>
   <si>
     <t>DR350-P2000-C8</t>
   </si>
   <si>
     <t>2051476764</t>
   </si>
   <si>
     <t>DR500-P18500-C8</t>
   </si>
   <si>
+    <t>Spare parts/ Accessories included</t>
+  </si>
+  <si>
     <t>2051476734</t>
   </si>
   <si>
     <t>DR500-P5800-C8</t>
   </si>
   <si>
     <t>2051476704</t>
   </si>
   <si>
     <t>DR500-P4300-C8</t>
   </si>
   <si>
     <t>2051476674</t>
   </si>
   <si>
     <t>DR500-P2700-C8</t>
   </si>
   <si>
     <t>6151760650</t>
   </si>
   <si>
-    <t>Spare Parts/ ACC. INCL. : CHUCK</t>
+    <t>Spare parts/ ACC. INCL. : CHUCK</t>
   </si>
   <si>
     <t>6151760630</t>
   </si>
   <si>
     <t>6151760610</t>
   </si>
   <si>
     <t>6151760590</t>
   </si>
   <si>
     <t>6151760570</t>
   </si>
   <si>
     <t>2050505433</t>
   </si>
   <si>
     <t>Q/R straight 3/8”x24</t>
   </si>
   <si>
-    <t>Spare Parts/ Optional accessories 3</t>
+    <t>Spare parts/ Optional accessories 3</t>
   </si>
   <si>
     <t>6151761130</t>
   </si>
   <si>
     <t>DR300-T2000-SHD-90</t>
   </si>
   <si>
-    <t>Spare Parts/ ACC : COLLET</t>
+    <t>Spare parts/ ACC : COLLET</t>
   </si>
   <si>
     <t>6151761140</t>
   </si>
   <si>
     <t>DR300-T900-SHD-90</t>
   </si>
   <si>
     <t>6151761170</t>
   </si>
   <si>
     <t>DR300-T600-SHD-90</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
@@ -288,51 +291,51 @@
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:C43"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="12.3492660522461" customWidth="1"/>
     <col min="2" max="2" width="20.5133266448975" customWidth="1"/>
-    <col min="3" max="3" width="37.3396835327148" customWidth="1"/>
+    <col min="3" max="3" width="37.358097076416" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>3</v>
       </c>
       <c r="B2" s="0" t="s">
         <v>4</v>
       </c>
       <c r="C2" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="3">
@@ -596,197 +599,197 @@
         <v>51</v>
       </c>
       <c r="C26" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="0" t="s">
         <v>52</v>
       </c>
       <c r="B27" s="0" t="s">
         <v>53</v>
       </c>
       <c r="C27" s="0" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="0" t="s">
         <v>52</v>
       </c>
       <c r="B28" s="0" t="s">
         <v>53</v>
       </c>
       <c r="C28" s="0" t="s">
-        <v>20</v>
+        <v>54</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="0" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B29" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="C29" s="0" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="B30" s="0" t="s">
+        <v>56</v>
+      </c>
+      <c r="C30" s="0" t="s">
         <v>54</v>
-      </c>
-[...4 lines deleted...]
-        <v>20</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B31" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="C31" s="0" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B32" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="C32" s="0" t="s">
-        <v>20</v>
+        <v>54</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="0" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B33" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="C33" s="0" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="0" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B34" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="C34" s="0" t="s">
-        <v>20</v>
+        <v>54</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B35" s="0" t="s">
         <v>4</v>
       </c>
       <c r="C35" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B36" s="0" t="s">
         <v>7</v>
       </c>
       <c r="C36" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="0" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B37" s="0" t="s">
         <v>9</v>
       </c>
       <c r="C37" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="0" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="C38" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="0" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B39" s="0" t="s">
         <v>13</v>
       </c>
       <c r="C39" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="0" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B40" s="0" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="C40" s="0" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="0" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B41" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="C41" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="0" t="s">
+        <v>73</v>
+      </c>
+      <c r="B42" s="0" t="s">
+        <v>74</v>
+      </c>
+      <c r="C42" s="0" t="s">
         <v>72</v>
-      </c>
-[...4 lines deleted...]
-        <v>71</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="0" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="B43" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="C43" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>